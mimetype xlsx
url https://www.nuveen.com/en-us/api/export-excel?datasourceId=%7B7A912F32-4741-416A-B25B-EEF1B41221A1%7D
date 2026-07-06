--- v0 (2026-05-06)
+++ v1 (2026-07-06)
@@ -60,51 +60,51 @@
     <x:definedName name="individualFundPortfolios">#REF!</x:definedName>
     <x:definedName name="multiFundPortfolio">#REF!</x:definedName>
     <x:definedName name="targetRiskPortfolios">#REF!</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="645">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1089" uniqueCount="1089">
   <x:si>
     <x:t>Scholars Choice Education Savings Plan Performance</x:t>
   </x:si>
   <x:si>
     <x:t>As of: March 31, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>NAV (WITHOUT SALES CHARGE)</x:t>
   </x:si>
   <x:si>
     <x:t>OFFER (WITH SALES CHARGE)</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL  NAME</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>SHARE CLASS</x:t>
   </x:si>
   <x:si>
     <x:t>YTD</x:t>
   </x:si>
   <x:si>
@@ -1996,50 +1996,1382 @@
   </x:si>
   <x:si>
     <x:t>19658R162</x:t>
   </x:si>
   <x:si>
     <x:t>19658R154</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Returns quoted represent past performance which is no guarantee of future results. Investment returns and principal value will fluctuate so that when shares are redeemed, they may be worth more or less than their original cost. Current performance may be higher or lower than the performance shown. Total returns for a period of less than one year are cumulative. Returns without sales charges would be lower if the sales charges were included. Returns assume reinvestment of dividends and capital gains.</x:t>
   </x:si>
   <x:si>
     <x:t>Average annual total returns shown "with sales charges" are net of the following: (1) the current annual plan management fee of 0.15% of plan portfolio assets; (2) the current annual distribution and service fees of 0.25% for Class A units or the current annual distribution and service fees of 0.75% for Class C units; (3) initial sales charges up to 3.50% (Class A) or 0.75% CDSC for periods one year or less (Class C); (4) the current CollegeInvest Administration fee of 0.06%  and (5) annual expenses of the share classes of the underlying mutual funds in which Plan portfolios invest, currently up to 0.75% of assets, which may vary. The TIAA Money Market Portfolio does not charge an initial sales charge nor does it assess an annual distribution and service fee. Plan fees, expenses and sales charges are subject to change. Underlying fund expenses will vary and in some cases have been reduced by fee and expense waivers or reimbursements, which may be ended at any time reducing future performance.
 F-2954952P-E0623W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>As of: May 31, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-10.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-11.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="11" x14ac:knownFonts="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:sz val="9"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Source Sans Pro"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
@@ -7001,51 +8333,51 @@
     <x:sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <x:selection activeCell="A1" sqref="A1 A1:G1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <x:cols>
     <x:col min="1" max="1" width="43.332031" style="0" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="18.132812" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.664062" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.664062" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="64.5" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A1" s="26" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="26" t="s"/>
       <x:c r="C1" s="26" t="s"/>
       <x:c r="D1" s="26" t="s"/>
       <x:c r="E1" s="26" t="s"/>
       <x:c r="F1" s="26" t="s"/>
       <x:c r="G1" s="26" t="s"/>
     </x:row>
     <x:row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A2" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B2" s="3" t="s"/>
       <x:c r="C2" s="3" t="s"/>
     </x:row>
     <x:row r="3" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A3" s="30" t="s"/>
       <x:c r="B3" s="31" t="s"/>
       <x:c r="C3" s="31" t="s"/>
       <x:c r="D3" s="30" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="31" t="s"/>
       <x:c r="F3" s="31" t="s"/>
       <x:c r="G3" s="31" t="s"/>
       <x:c r="H3" s="31" t="s"/>
       <x:c r="I3" s="32" t="s"/>
       <x:c r="J3" s="30" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K3" s="31" t="s"/>
       <x:c r="L3" s="31" t="s"/>
       <x:c r="M3" s="31" t="s"/>
       <x:c r="N3" s="31" t="s"/>
       <x:c r="O3" s="31" t="s"/>
     </x:row>
@@ -7132,1171 +8464,1183 @@
       </x:c>
       <x:c r="L5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A6" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="5" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
-        <x:v>18</x:v>
-[...1 lines deleted...]
-      <x:c r="E6" s="5" t="s"/>
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E6" s="5" t="s">
+        <x:v>646</x:v>
+      </x:c>
       <x:c r="F6" s="5" t="s"/>
       <x:c r="G6" s="5" t="s"/>
       <x:c r="H6" s="5" t="s"/>
       <x:c r="I6" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="J6" s="5" t="s">
-        <x:v>20</x:v>
-[...1 lines deleted...]
-      <x:c r="K6" s="5" t="s"/>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="K6" s="5" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="L6" s="5" t="s"/>
       <x:c r="M6" s="5" t="s"/>
       <x:c r="N6" s="5" t="s"/>
       <x:c r="O6" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A7" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B7" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="5" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="E7" s="5" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E7" s="5" t="s">
+        <x:v>650</x:v>
+      </x:c>
       <x:c r="F7" s="5" t="s"/>
       <x:c r="G7" s="5" t="s"/>
       <x:c r="H7" s="5" t="s"/>
       <x:c r="I7" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J7" s="5" t="s">
-        <x:v>26</x:v>
-[...1 lines deleted...]
-      <x:c r="K7" s="5" t="s"/>
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="K7" s="5" t="s">
+        <x:v>653</x:v>
+      </x:c>
       <x:c r="L7" s="5" t="s"/>
       <x:c r="M7" s="5" t="s"/>
       <x:c r="N7" s="5" t="s"/>
       <x:c r="O7" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A8" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="5" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="5" t="s">
-        <x:v>30</x:v>
-[...1 lines deleted...]
-      <x:c r="E8" s="5" t="s"/>
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="E8" s="5" t="s">
+        <x:v>655</x:v>
+      </x:c>
       <x:c r="F8" s="5" t="s"/>
       <x:c r="G8" s="5" t="s"/>
       <x:c r="H8" s="5" t="s"/>
       <x:c r="I8" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J8" s="5" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="K8" s="5" t="s"/>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="K8" s="5" t="s">
+        <x:v>658</x:v>
+      </x:c>
       <x:c r="L8" s="5" t="s"/>
       <x:c r="M8" s="5" t="s"/>
       <x:c r="N8" s="5" t="s"/>
       <x:c r="O8" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A9" s="5" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="5" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="5" t="s">
-        <x:v>36</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E9" s="5" t="s">
-        <x:v>37</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F9" s="5" t="s"/>
       <x:c r="G9" s="5" t="s"/>
       <x:c r="H9" s="5" t="s"/>
       <x:c r="I9" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J9" s="5" t="s">
-        <x:v>39</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="K9" s="5" t="s">
-        <x:v>40</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="L9" s="5" t="s"/>
       <x:c r="M9" s="5" t="s"/>
       <x:c r="N9" s="5" t="s"/>
       <x:c r="O9" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A10" s="5" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="5" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
-        <x:v>44</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F10" s="5" t="s"/>
       <x:c r="G10" s="5" t="s"/>
       <x:c r="H10" s="5" t="s"/>
       <x:c r="I10" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J10" s="5" t="s">
-        <x:v>46</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="K10" s="5" t="s">
-        <x:v>47</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="L10" s="5" t="s"/>
       <x:c r="M10" s="5" t="s"/>
       <x:c r="N10" s="5" t="s"/>
       <x:c r="O10" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A11" s="5" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="5" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D11" s="5" t="s">
-        <x:v>49</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E11" s="5" t="s">
-        <x:v>50</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F11" s="5" t="s"/>
       <x:c r="G11" s="5" t="s"/>
       <x:c r="H11" s="5" t="s"/>
       <x:c r="I11" s="7" t="s">
-        <x:v>51</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="J11" s="5" t="s">
-        <x:v>52</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="K11" s="5" t="s">
-        <x:v>53</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="L11" s="5" t="s"/>
       <x:c r="M11" s="5" t="s"/>
       <x:c r="N11" s="5" t="s"/>
       <x:c r="O11" s="7" t="s">
-        <x:v>54</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A12" s="5" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="5" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C12" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D12" s="5" t="s">
-        <x:v>57</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E12" s="5" t="s">
-        <x:v>58</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F12" s="5" t="s">
-        <x:v>59</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G12" s="5" t="s"/>
       <x:c r="H12" s="5" t="s"/>
       <x:c r="I12" s="7" t="s">
-        <x:v>60</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J12" s="5" t="s">
-        <x:v>61</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="K12" s="5" t="s">
-        <x:v>62</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L12" s="5" t="s">
-        <x:v>63</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="M12" s="5" t="s"/>
       <x:c r="N12" s="5" t="s"/>
       <x:c r="O12" s="7" t="s">
-        <x:v>64</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A13" s="5" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="5" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D13" s="5" t="s">
-        <x:v>66</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E13" s="5" t="s">
-        <x:v>67</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F13" s="5" t="s">
-        <x:v>68</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="G13" s="5" t="s"/>
       <x:c r="H13" s="5" t="s"/>
       <x:c r="I13" s="7" t="s">
-        <x:v>69</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J13" s="5" t="s">
-        <x:v>70</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="K13" s="5" t="s">
-        <x:v>71</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="L13" s="5" t="s">
-        <x:v>68</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="M13" s="5" t="s"/>
       <x:c r="N13" s="5" t="s"/>
       <x:c r="O13" s="7" t="s">
-        <x:v>69</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A14" s="5" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B14" s="5" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
-        <x:v>73</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
-        <x:v>74</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
-        <x:v>75</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s"/>
       <x:c r="H14" s="5" t="s"/>
       <x:c r="I14" s="7" t="s">
-        <x:v>76</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J14" s="5" t="s">
-        <x:v>77</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="K14" s="5" t="s">
-        <x:v>78</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L14" s="5" t="s">
-        <x:v>79</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="M14" s="5" t="s"/>
       <x:c r="N14" s="5" t="s"/>
       <x:c r="O14" s="7" t="s">
-        <x:v>80</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A15" s="5" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B15" s="5" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D15" s="5" t="s">
-        <x:v>83</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E15" s="5" t="s">
-        <x:v>84</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F15" s="5" t="s">
-        <x:v>85</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G15" s="5" t="s"/>
       <x:c r="H15" s="5" t="s"/>
       <x:c r="I15" s="7" t="s">
-        <x:v>86</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J15" s="5" t="s">
-        <x:v>87</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="K15" s="5" t="s">
-        <x:v>88</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="L15" s="5" t="s">
-        <x:v>89</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="M15" s="5" t="s"/>
       <x:c r="N15" s="5" t="s"/>
       <x:c r="O15" s="7" t="s">
-        <x:v>90</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A16" s="5" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B16" s="5" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C16" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D16" s="5" t="s">
-        <x:v>57</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E16" s="5" t="s">
-        <x:v>92</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F16" s="5" t="s">
-        <x:v>93</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G16" s="5" t="s"/>
       <x:c r="H16" s="5" t="s"/>
       <x:c r="I16" s="7" t="s">
-        <x:v>94</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="J16" s="5" t="s">
-        <x:v>95</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="K16" s="5" t="s">
-        <x:v>96</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="L16" s="5" t="s">
-        <x:v>93</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="M16" s="5" t="s"/>
       <x:c r="N16" s="5" t="s"/>
       <x:c r="O16" s="7" t="s">
-        <x:v>94</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:15" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <x:c r="A17" s="5" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B17" s="5" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C17" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D17" s="5" t="s">
-        <x:v>77</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E17" s="5" t="s">
-        <x:v>98</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F17" s="5" t="s">
-        <x:v>99</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G17" s="5" t="s"/>
       <x:c r="H17" s="5" t="s"/>
       <x:c r="I17" s="7" t="s">
-        <x:v>100</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J17" s="5" t="s">
-        <x:v>101</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="K17" s="5" t="s">
-        <x:v>102</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="L17" s="5" t="s">
-        <x:v>103</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="M17" s="5" t="s"/>
       <x:c r="N17" s="5" t="s"/>
       <x:c r="O17" s="7" t="s">
-        <x:v>104</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A18" s="5" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B18" s="5" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C18" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D18" s="5" t="s">
-        <x:v>107</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E18" s="5" t="s">
-        <x:v>108</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F18" s="5" t="s">
-        <x:v>109</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G18" s="5" t="s"/>
       <x:c r="H18" s="5" t="s"/>
       <x:c r="I18" s="7" t="s">
-        <x:v>110</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J18" s="5" t="s">
-        <x:v>111</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="K18" s="5" t="s">
-        <x:v>112</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="L18" s="5" t="s">
-        <x:v>113</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="M18" s="5" t="s"/>
       <x:c r="N18" s="5" t="s"/>
       <x:c r="O18" s="7" t="s">
-        <x:v>114</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A19" s="5" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B19" s="5" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C19" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D19" s="5" t="s">
-        <x:v>83</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E19" s="5" t="s">
-        <x:v>116</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F19" s="5" t="s">
-        <x:v>117</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G19" s="5" t="s"/>
       <x:c r="H19" s="5" t="s"/>
       <x:c r="I19" s="7" t="s">
-        <x:v>118</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J19" s="5" t="s">
-        <x:v>119</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="K19" s="5" t="s">
-        <x:v>120</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="L19" s="5" t="s">
-        <x:v>117</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="M19" s="5" t="s"/>
       <x:c r="N19" s="5" t="s"/>
       <x:c r="O19" s="7" t="s">
-        <x:v>118</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A20" s="5" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B20" s="5" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C20" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D20" s="5" t="s">
-        <x:v>122</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E20" s="5" t="s">
-        <x:v>123</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F20" s="5" t="s">
-        <x:v>124</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G20" s="5" t="s"/>
       <x:c r="H20" s="5" t="s"/>
       <x:c r="I20" s="7" t="s">
-        <x:v>125</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J20" s="5" t="s">
-        <x:v>126</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="K20" s="5" t="s">
-        <x:v>127</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="L20" s="5" t="s">
-        <x:v>128</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="M20" s="5" t="s"/>
       <x:c r="N20" s="5" t="s"/>
       <x:c r="O20" s="7" t="s">
-        <x:v>129</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A21" s="5" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B21" s="5" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C21" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D21" s="5" t="s">
-        <x:v>132</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E21" s="5" t="s">
-        <x:v>133</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F21" s="5" t="s">
-        <x:v>134</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G21" s="5" t="s"/>
       <x:c r="H21" s="5" t="s"/>
       <x:c r="I21" s="7" t="s">
-        <x:v>135</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="J21" s="5" t="s">
-        <x:v>136</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K21" s="5" t="s">
-        <x:v>137</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="L21" s="5" t="s">
-        <x:v>138</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="M21" s="5" t="s"/>
       <x:c r="N21" s="5" t="s"/>
       <x:c r="O21" s="7" t="s">
-        <x:v>139</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A22" s="5" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B22" s="5" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C22" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D22" s="5" t="s">
-        <x:v>122</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E22" s="5" t="s">
-        <x:v>141</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F22" s="5" t="s">
-        <x:v>142</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G22" s="5" t="s"/>
       <x:c r="H22" s="5" t="s"/>
       <x:c r="I22" s="7" t="s">
-        <x:v>143</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J22" s="5" t="s">
-        <x:v>144</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="K22" s="5" t="s">
-        <x:v>145</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L22" s="5" t="s">
-        <x:v>142</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="M22" s="5" t="s"/>
       <x:c r="N22" s="5" t="s"/>
       <x:c r="O22" s="7" t="s">
-        <x:v>143</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A23" s="5" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B23" s="5" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C23" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D23" s="5" t="s">
-        <x:v>147</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E23" s="5" t="s">
-        <x:v>148</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F23" s="5" t="s">
-        <x:v>149</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G23" s="5" t="s"/>
       <x:c r="H23" s="5" t="s"/>
       <x:c r="I23" s="7" t="s">
-        <x:v>150</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="J23" s="5" t="s">
-        <x:v>151</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K23" s="5" t="s">
-        <x:v>152</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="L23" s="5" t="s">
-        <x:v>153</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="M23" s="5" t="s"/>
       <x:c r="N23" s="5" t="s"/>
       <x:c r="O23" s="7" t="s">
-        <x:v>154</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A24" s="5" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B24" s="5" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C24" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D24" s="5" t="s">
-        <x:v>157</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E24" s="5" t="s">
-        <x:v>158</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F24" s="5" t="s">
-        <x:v>159</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G24" s="5" t="s"/>
       <x:c r="H24" s="5" t="s"/>
       <x:c r="I24" s="7" t="s">
-        <x:v>160</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="J24" s="5" t="s">
-        <x:v>161</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="K24" s="5" t="s">
-        <x:v>162</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="L24" s="5" t="s">
-        <x:v>163</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="M24" s="5" t="s"/>
       <x:c r="N24" s="5" t="s"/>
       <x:c r="O24" s="7" t="s">
-        <x:v>164</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A25" s="5" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B25" s="5" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C25" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D25" s="5" t="s">
-        <x:v>166</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E25" s="5" t="s">
-        <x:v>167</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F25" s="5" t="s">
-        <x:v>168</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G25" s="5" t="s"/>
       <x:c r="H25" s="5" t="s"/>
       <x:c r="I25" s="7" t="s">
-        <x:v>169</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J25" s="5" t="s">
-        <x:v>170</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="K25" s="5" t="s">
-        <x:v>171</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L25" s="5" t="s">
-        <x:v>168</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="M25" s="5" t="s"/>
       <x:c r="N25" s="5" t="s"/>
       <x:c r="O25" s="7" t="s">
-        <x:v>169</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A26" s="5" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B26" s="5" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C26" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D26" s="5" t="s">
-        <x:v>173</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E26" s="5" t="s">
-        <x:v>174</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F26" s="5" t="s">
-        <x:v>175</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G26" s="5" t="s"/>
       <x:c r="H26" s="5" t="s"/>
       <x:c r="I26" s="7" t="s">
-        <x:v>176</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="J26" s="5" t="s">
-        <x:v>177</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="K26" s="5" t="s">
-        <x:v>178</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="L26" s="5" t="s">
-        <x:v>179</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="M26" s="5" t="s"/>
       <x:c r="N26" s="5" t="s"/>
       <x:c r="O26" s="7" t="s">
-        <x:v>180</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A27" s="5" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B27" s="5" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C27" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D27" s="5" t="s">
-        <x:v>183</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E27" s="5" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F27" s="5" t="s">
-        <x:v>184</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G27" s="5" t="s"/>
       <x:c r="H27" s="5" t="s"/>
       <x:c r="I27" s="7" t="s">
-        <x:v>185</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="J27" s="5" t="s">
-        <x:v>186</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="K27" s="5" t="s">
-        <x:v>154</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L27" s="5" t="s">
-        <x:v>187</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="M27" s="5" t="s"/>
       <x:c r="N27" s="5" t="s"/>
       <x:c r="O27" s="7" t="s">
-        <x:v>188</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A28" s="5" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B28" s="5" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C28" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D28" s="5" t="s">
-        <x:v>190</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E28" s="5" t="s">
-        <x:v>191</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F28" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G28" s="5" t="s"/>
       <x:c r="H28" s="5" t="s"/>
       <x:c r="I28" s="7" t="s">
-        <x:v>193</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="J28" s="5" t="s">
-        <x:v>194</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="K28" s="5" t="s">
-        <x:v>195</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="L28" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="M28" s="5" t="s"/>
       <x:c r="N28" s="5" t="s"/>
       <x:c r="O28" s="7" t="s">
-        <x:v>193</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A29" s="5" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B29" s="5" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C29" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D29" s="5" t="s">
-        <x:v>197</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E29" s="5" t="s">
-        <x:v>198</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F29" s="5" t="s">
-        <x:v>199</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G29" s="5" t="s"/>
       <x:c r="H29" s="5" t="s"/>
       <x:c r="I29" s="7" t="s">
-        <x:v>200</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="J29" s="5" t="s">
-        <x:v>201</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="K29" s="5" t="s">
-        <x:v>202</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L29" s="5" t="s">
-        <x:v>203</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="M29" s="5" t="s"/>
       <x:c r="N29" s="5" t="s"/>
       <x:c r="O29" s="7" t="s">
-        <x:v>204</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A30" s="5" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B30" s="5" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C30" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D30" s="5" t="s">
-        <x:v>207</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E30" s="5" t="s">
-        <x:v>208</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F30" s="5" t="s">
-        <x:v>209</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G30" s="5" t="s"/>
       <x:c r="H30" s="5" t="s"/>
       <x:c r="I30" s="7" t="s">
-        <x:v>210</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J30" s="5" t="s">
-        <x:v>211</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K30" s="5" t="s">
-        <x:v>212</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="L30" s="5" t="s">
-        <x:v>60</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="M30" s="5" t="s"/>
       <x:c r="N30" s="5" t="s"/>
       <x:c r="O30" s="7" t="s">
-        <x:v>213</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A31" s="5" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B31" s="5" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C31" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D31" s="5" t="s">
-        <x:v>215</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E31" s="5" t="s">
-        <x:v>216</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F31" s="5" t="s">
-        <x:v>217</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G31" s="5" t="s"/>
       <x:c r="H31" s="5" t="s"/>
       <x:c r="I31" s="7" t="s">
-        <x:v>218</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J31" s="5" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K31" s="5" t="s">
-        <x:v>220</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="L31" s="5" t="s">
-        <x:v>217</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="M31" s="5" t="s"/>
       <x:c r="N31" s="5" t="s"/>
       <x:c r="O31" s="7" t="s">
-        <x:v>218</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A32" s="5" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B32" s="5" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C32" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D32" s="5" t="s">
-        <x:v>222</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E32" s="5" t="s">
-        <x:v>223</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F32" s="5" t="s">
-        <x:v>224</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G32" s="5" t="s"/>
       <x:c r="H32" s="5" t="s"/>
       <x:c r="I32" s="7" t="s">
-        <x:v>225</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J32" s="5" t="s">
-        <x:v>226</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="K32" s="5" t="s">
-        <x:v>227</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L32" s="5" t="s">
-        <x:v>228</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="M32" s="5" t="s"/>
       <x:c r="N32" s="5" t="s"/>
       <x:c r="O32" s="7" t="s">
-        <x:v>229</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A33" s="5" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B33" s="5" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C33" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D33" s="5" t="s">
-        <x:v>226</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E33" s="5" t="s">
-        <x:v>232</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F33" s="5" t="s">
-        <x:v>233</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G33" s="5" t="s"/>
       <x:c r="H33" s="5" t="s"/>
       <x:c r="I33" s="7" t="s">
-        <x:v>234</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J33" s="5" t="s">
-        <x:v>235</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="K33" s="5" t="s">
-        <x:v>236</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="L33" s="5" t="s">
-        <x:v>169</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="M33" s="5" t="s"/>
       <x:c r="N33" s="5" t="s"/>
       <x:c r="O33" s="7" t="s">
-        <x:v>237</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A34" s="5" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B34" s="5" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C34" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D34" s="5" t="s">
-        <x:v>239</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E34" s="5" t="s">
-        <x:v>240</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F34" s="5" t="s">
-        <x:v>241</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G34" s="5" t="s"/>
       <x:c r="H34" s="5" t="s"/>
       <x:c r="I34" s="7" t="s">
-        <x:v>242</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J34" s="5" t="s">
-        <x:v>243</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="K34" s="5" t="s">
-        <x:v>244</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="L34" s="5" t="s">
-        <x:v>241</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="M34" s="5" t="s"/>
       <x:c r="N34" s="5" t="s"/>
       <x:c r="O34" s="7" t="s">
-        <x:v>242</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A35" s="5" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B35" s="5" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C35" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D35" s="5" t="s">
-        <x:v>246</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E35" s="5" t="s">
-        <x:v>247</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F35" s="5" t="s">
-        <x:v>248</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G35" s="5" t="s"/>
       <x:c r="H35" s="5" t="s"/>
       <x:c r="I35" s="7" t="s">
-        <x:v>249</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="J35" s="5" t="s">
-        <x:v>250</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="K35" s="5" t="s">
-        <x:v>251</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="L35" s="5" t="s">
-        <x:v>252</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="M35" s="5" t="s"/>
       <x:c r="N35" s="5" t="s"/>
       <x:c r="O35" s="7" t="s">
-        <x:v>253</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A36" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C36" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D36" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
@@ -8407,505 +9751,505 @@
       </x:c>
       <x:c r="L38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A39" s="5" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B39" s="5" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C39" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D39" s="5" t="s">
-        <x:v>258</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E39" s="5" t="s">
-        <x:v>259</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F39" s="5" t="s">
-        <x:v>260</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="G39" s="5" t="s"/>
       <x:c r="H39" s="5" t="s"/>
       <x:c r="I39" s="7" t="s">
-        <x:v>261</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="J39" s="5" t="s">
-        <x:v>262</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="K39" s="5" t="s">
-        <x:v>263</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="L39" s="5" t="s">
-        <x:v>264</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="M39" s="5" t="s"/>
       <x:c r="N39" s="5" t="s"/>
       <x:c r="O39" s="7" t="s">
-        <x:v>265</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A40" s="5" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B40" s="5" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C40" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D40" s="5" t="s">
-        <x:v>267</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E40" s="5" t="s">
-        <x:v>268</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F40" s="5" t="s">
-        <x:v>269</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G40" s="5" t="s"/>
       <x:c r="H40" s="5" t="s"/>
       <x:c r="I40" s="7" t="s">
-        <x:v>270</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="J40" s="5" t="s">
-        <x:v>271</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="K40" s="5" t="s">
-        <x:v>272</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="L40" s="5" t="s">
-        <x:v>269</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="M40" s="5" t="s"/>
       <x:c r="N40" s="5" t="s"/>
       <x:c r="O40" s="7" t="s">
-        <x:v>270</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A41" s="5" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B41" s="5" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C41" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D41" s="5" t="s">
-        <x:v>274</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E41" s="5" t="s">
-        <x:v>275</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F41" s="5" t="s">
-        <x:v>276</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G41" s="5" t="s"/>
       <x:c r="H41" s="5" t="s"/>
       <x:c r="I41" s="7" t="s">
-        <x:v>223</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="J41" s="5" t="s">
-        <x:v>277</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="K41" s="5" t="s">
-        <x:v>278</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="L41" s="5" t="s">
-        <x:v>279</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="M41" s="5" t="s"/>
       <x:c r="N41" s="5" t="s"/>
       <x:c r="O41" s="7" t="s">
-        <x:v>280</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A42" s="5" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B42" s="5" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C42" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D42" s="5" t="s">
-        <x:v>57</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E42" s="5" t="s">
-        <x:v>283</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F42" s="5" t="s">
-        <x:v>284</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G42" s="5" t="s"/>
       <x:c r="H42" s="5" t="s"/>
       <x:c r="I42" s="7" t="s">
-        <x:v>285</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J42" s="5" t="s">
-        <x:v>286</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="K42" s="5" t="s">
-        <x:v>113</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="L42" s="5" t="s">
-        <x:v>287</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="M42" s="5" t="s"/>
       <x:c r="N42" s="5" t="s"/>
       <x:c r="O42" s="7" t="s">
-        <x:v>150</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A43" s="5" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B43" s="5" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C43" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D43" s="5" t="s">
-        <x:v>289</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E43" s="5" t="s">
-        <x:v>290</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F43" s="5" t="s">
-        <x:v>291</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G43" s="5" t="s"/>
       <x:c r="H43" s="5" t="s"/>
       <x:c r="I43" s="7" t="s">
-        <x:v>292</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J43" s="5" t="s">
-        <x:v>293</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="K43" s="5" t="s">
-        <x:v>51</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L43" s="5" t="s">
-        <x:v>291</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="M43" s="5" t="s"/>
       <x:c r="N43" s="5" t="s"/>
       <x:c r="O43" s="7" t="s">
-        <x:v>292</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A44" s="5" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B44" s="5" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C44" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D44" s="5" t="s">
-        <x:v>295</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E44" s="5" t="s">
-        <x:v>74</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="F44" s="5" t="s">
-        <x:v>75</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G44" s="5" t="s"/>
       <x:c r="H44" s="5" t="s"/>
       <x:c r="I44" s="7" t="s">
-        <x:v>76</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="J44" s="5" t="s">
-        <x:v>52</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="K44" s="5" t="s">
-        <x:v>296</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="L44" s="5" t="s">
-        <x:v>297</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="M44" s="5" t="s"/>
       <x:c r="N44" s="5" t="s"/>
       <x:c r="O44" s="7" t="s">
-        <x:v>298</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A45" s="5" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B45" s="5" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C45" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D45" s="5" t="s">
-        <x:v>101</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E45" s="5" t="s">
-        <x:v>301</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F45" s="5" t="s">
-        <x:v>302</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="G45" s="5" t="s"/>
       <x:c r="H45" s="5" t="s"/>
       <x:c r="I45" s="7" t="s">
-        <x:v>303</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J45" s="5" t="s">
-        <x:v>304</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="K45" s="5" t="s">
-        <x:v>305</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="L45" s="5" t="s">
-        <x:v>306</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="M45" s="5" t="s"/>
       <x:c r="N45" s="5" t="s"/>
       <x:c r="O45" s="7" t="s">
-        <x:v>307</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A46" s="5" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B46" s="5" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C46" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D46" s="5" t="s">
-        <x:v>107</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E46" s="5" t="s">
-        <x:v>309</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F46" s="5" t="s">
-        <x:v>310</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G46" s="5" t="s"/>
       <x:c r="H46" s="5" t="s"/>
       <x:c r="I46" s="7" t="s">
-        <x:v>311</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="J46" s="5" t="s">
-        <x:v>312</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="K46" s="5" t="s">
-        <x:v>313</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="L46" s="5" t="s">
-        <x:v>310</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="M46" s="5" t="s"/>
       <x:c r="N46" s="5" t="s"/>
       <x:c r="O46" s="7" t="s">
-        <x:v>311</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A47" s="5" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B47" s="5" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C47" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D47" s="5" t="s">
-        <x:v>315</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E47" s="5" t="s">
-        <x:v>316</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F47" s="5" t="s">
-        <x:v>317</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="G47" s="5" t="s"/>
       <x:c r="H47" s="5" t="s"/>
       <x:c r="I47" s="7" t="s">
-        <x:v>318</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="J47" s="5" t="s">
-        <x:v>319</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K47" s="5" t="s">
-        <x:v>103</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="L47" s="5" t="s">
-        <x:v>320</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="M47" s="5" t="s"/>
       <x:c r="N47" s="5" t="s"/>
       <x:c r="O47" s="7" t="s">
-        <x:v>232</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A48" s="5" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B48" s="5" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C48" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D48" s="5" t="s">
-        <x:v>323</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E48" s="5" t="s">
-        <x:v>324</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F48" s="5" t="s">
-        <x:v>325</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G48" s="5" t="s"/>
       <x:c r="H48" s="5" t="s"/>
       <x:c r="I48" s="7" t="s">
-        <x:v>326</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="J48" s="5" t="s">
-        <x:v>327</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="K48" s="5" t="s">
-        <x:v>328</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="L48" s="5" t="s">
-        <x:v>150</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="M48" s="5" t="s"/>
       <x:c r="N48" s="5" t="s"/>
       <x:c r="O48" s="7" t="s">
-        <x:v>234</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A49" s="5" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B49" s="5" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C49" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D49" s="5" t="s">
-        <x:v>330</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E49" s="5" t="s">
-        <x:v>265</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="F49" s="5" t="s">
-        <x:v>331</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G49" s="5" t="s"/>
       <x:c r="H49" s="5" t="s"/>
       <x:c r="I49" s="7" t="s">
-        <x:v>332</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J49" s="5" t="s">
-        <x:v>319</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="K49" s="5" t="s">
-        <x:v>333</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="L49" s="5" t="s">
-        <x:v>331</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="M49" s="5" t="s"/>
       <x:c r="N49" s="5" t="s"/>
       <x:c r="O49" s="7" t="s">
-        <x:v>332</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A50" s="5" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B50" s="5" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C50" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D50" s="5" t="s">
-        <x:v>323</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E50" s="5" t="s">
-        <x:v>335</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F50" s="5" t="s">
-        <x:v>336</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="G50" s="5" t="s"/>
       <x:c r="H50" s="5" t="s"/>
       <x:c r="I50" s="7" t="s">
-        <x:v>337</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="J50" s="5" t="s">
-        <x:v>338</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="K50" s="5" t="s">
-        <x:v>339</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="L50" s="5" t="s">
-        <x:v>340</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="M50" s="5" t="s"/>
       <x:c r="N50" s="5" t="s"/>
       <x:c r="O50" s="7" t="s">
-        <x:v>341</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A51" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C51" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D51" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
@@ -9016,1646 +10360,1658 @@
       </x:c>
       <x:c r="L53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A54" s="5" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B54" s="5" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C54" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D54" s="5" t="s">
-        <x:v>277</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E54" s="5" t="s">
-        <x:v>345</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F54" s="5" t="s">
-        <x:v>346</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G54" s="5" t="s"/>
       <x:c r="H54" s="5" t="s"/>
       <x:c r="I54" s="7" t="s">
-        <x:v>347</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="J54" s="5" t="s">
-        <x:v>348</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="K54" s="5" t="s">
-        <x:v>349</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="L54" s="5" t="s">
-        <x:v>350</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="M54" s="5" t="s"/>
       <x:c r="N54" s="5" t="s"/>
       <x:c r="O54" s="7" t="s">
-        <x:v>351</x:v>
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A55" s="5" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B55" s="5" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C55" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D55" s="5" t="s">
-        <x:v>353</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E55" s="5" t="s">
-        <x:v>354</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F55" s="5" t="s">
-        <x:v>355</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G55" s="5" t="s"/>
       <x:c r="H55" s="5" t="s"/>
       <x:c r="I55" s="7" t="s">
-        <x:v>261</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="J55" s="5" t="s">
-        <x:v>356</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="K55" s="5" t="s">
-        <x:v>357</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="L55" s="5" t="s">
-        <x:v>355</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="M55" s="5" t="s"/>
       <x:c r="N55" s="5" t="s"/>
       <x:c r="O55" s="7" t="s">
-        <x:v>261</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A56" s="5" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B56" s="5" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C56" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D56" s="5" t="s">
-        <x:v>359</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E56" s="5" t="s">
-        <x:v>360</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F56" s="5" t="s">
-        <x:v>361</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G56" s="5" t="s"/>
       <x:c r="H56" s="5" t="s"/>
       <x:c r="I56" s="7" t="s">
-        <x:v>362</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J56" s="5" t="s">
-        <x:v>363</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="K56" s="5" t="s">
-        <x:v>364</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="L56" s="5" t="s">
-        <x:v>365</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="M56" s="5" t="s"/>
       <x:c r="N56" s="5" t="s"/>
       <x:c r="O56" s="7" t="s">
-        <x:v>366</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A57" s="5" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B57" s="5" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C57" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D57" s="5" t="s">
-        <x:v>369</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E57" s="5" t="s">
-        <x:v>370</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F57" s="5" t="s">
-        <x:v>371</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G57" s="5" t="s"/>
       <x:c r="H57" s="5" t="s"/>
       <x:c r="I57" s="7" t="s">
-        <x:v>372</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="J57" s="5" t="s">
-        <x:v>373</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="K57" s="5" t="s">
-        <x:v>374</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="L57" s="5" t="s">
-        <x:v>375</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="M57" s="5" t="s"/>
       <x:c r="N57" s="5" t="s"/>
       <x:c r="O57" s="7" t="s">
-        <x:v>376</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A58" s="5" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B58" s="5" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C58" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D58" s="5" t="s">
-        <x:v>378</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E58" s="5" t="s">
-        <x:v>379</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F58" s="5" t="s">
-        <x:v>380</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G58" s="5" t="s"/>
       <x:c r="H58" s="5" t="s"/>
       <x:c r="I58" s="7" t="s">
-        <x:v>381</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="J58" s="5" t="s">
-        <x:v>382</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="K58" s="5" t="s">
-        <x:v>383</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="L58" s="5" t="s">
-        <x:v>380</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="M58" s="5" t="s"/>
       <x:c r="N58" s="5" t="s"/>
       <x:c r="O58" s="7" t="s">
-        <x:v>381</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A59" s="5" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="B59" s="5" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C59" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D59" s="5" t="s">
-        <x:v>385</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E59" s="5" t="s">
-        <x:v>386</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F59" s="5" t="s">
-        <x:v>387</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G59" s="5" t="s"/>
       <x:c r="H59" s="5" t="s"/>
       <x:c r="I59" s="7" t="s">
-        <x:v>388</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="J59" s="5" t="s">
-        <x:v>363</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="K59" s="5" t="s">
-        <x:v>364</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="L59" s="5" t="s">
-        <x:v>365</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="M59" s="5" t="s"/>
       <x:c r="N59" s="5" t="s"/>
       <x:c r="O59" s="7" t="s">
-        <x:v>366</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A60" s="5" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B60" s="5" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C60" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D60" s="5" t="s">
-        <x:v>391</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E60" s="5" t="s">
-        <x:v>392</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F60" s="5" t="s">
-        <x:v>393</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="G60" s="5" t="s"/>
       <x:c r="H60" s="5" t="s"/>
       <x:c r="I60" s="7" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J60" s="5" t="s">
-        <x:v>394</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="K60" s="5" t="s">
-        <x:v>395</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="L60" s="5" t="s">
-        <x:v>396</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="M60" s="5" t="s"/>
       <x:c r="N60" s="5" t="s"/>
       <x:c r="O60" s="7" t="s">
-        <x:v>397</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A61" s="5" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B61" s="5" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C61" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D61" s="5" t="s">
-        <x:v>399</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E61" s="5" t="s">
-        <x:v>400</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F61" s="5" t="s">
-        <x:v>401</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="G61" s="5" t="s"/>
       <x:c r="H61" s="5" t="s"/>
       <x:c r="I61" s="7" t="s">
-        <x:v>402</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="J61" s="5" t="s">
-        <x:v>403</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="K61" s="5" t="s">
-        <x:v>404</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="L61" s="5" t="s">
-        <x:v>401</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="M61" s="5" t="s"/>
       <x:c r="N61" s="5" t="s"/>
       <x:c r="O61" s="7" t="s">
-        <x:v>402</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A62" s="5" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B62" s="5" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C62" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D62" s="5" t="s">
-        <x:v>406</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E62" s="5" t="s">
-        <x:v>407</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F62" s="5" t="s">
-        <x:v>408</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G62" s="5" t="s"/>
       <x:c r="H62" s="5" t="s"/>
       <x:c r="I62" s="7" t="s">
-        <x:v>409</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="J62" s="5" t="s">
-        <x:v>410</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K62" s="5" t="s">
-        <x:v>411</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="L62" s="5" t="s">
-        <x:v>412</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="M62" s="5" t="s"/>
       <x:c r="N62" s="5" t="s"/>
       <x:c r="O62" s="7" t="s">
-        <x:v>203</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A63" s="5" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="B63" s="5" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C63" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D63" s="5" t="s">
-        <x:v>415</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E63" s="5" t="s">
-        <x:v>416</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F63" s="5" t="s">
-        <x:v>417</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G63" s="5" t="s"/>
       <x:c r="H63" s="5" t="s"/>
       <x:c r="I63" s="7" t="s">
-        <x:v>60</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="J63" s="5" t="s">
-        <x:v>418</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="K63" s="5" t="s">
-        <x:v>419</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="L63" s="5" t="s">
-        <x:v>420</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="M63" s="5" t="s"/>
       <x:c r="N63" s="5" t="s"/>
       <x:c r="O63" s="7" t="s">
-        <x:v>64</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A64" s="5" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="B64" s="5" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C64" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D64" s="5" t="s">
-        <x:v>422</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E64" s="5" t="s">
-        <x:v>149</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F64" s="5" t="s">
-        <x:v>423</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="G64" s="5" t="s"/>
       <x:c r="H64" s="5" t="s"/>
       <x:c r="I64" s="7" t="s">
-        <x:v>125</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J64" s="5" t="s">
-        <x:v>424</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="K64" s="5" t="s">
-        <x:v>425</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="L64" s="5" t="s">
-        <x:v>423</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="M64" s="5" t="s"/>
       <x:c r="N64" s="5" t="s"/>
       <x:c r="O64" s="7" t="s">
-        <x:v>125</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A65" s="5" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="B65" s="5" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C65" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D65" s="5" t="s">
-        <x:v>427</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E65" s="5" t="s">
-        <x:v>68</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F65" s="5" t="s">
-        <x:v>428</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G65" s="5" t="s"/>
       <x:c r="H65" s="5" t="s"/>
       <x:c r="I65" s="7" t="s">
-        <x:v>429</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J65" s="5" t="s">
-        <x:v>430</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="K65" s="5" t="s">
-        <x:v>431</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="L65" s="5" t="s">
-        <x:v>432</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="M65" s="5" t="s"/>
       <x:c r="N65" s="5" t="s"/>
       <x:c r="O65" s="7" t="s">
-        <x:v>433</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A66" s="5" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="B66" s="5" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C66" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D66" s="5" t="s">
-        <x:v>436</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E66" s="5" t="s">
-        <x:v>437</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F66" s="5" t="s">
-        <x:v>438</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G66" s="5" t="s"/>
       <x:c r="H66" s="5" t="s"/>
       <x:c r="I66" s="7" t="s">
-        <x:v>439</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J66" s="5" t="s">
-        <x:v>440</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="K66" s="5" t="s">
-        <x:v>441</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="L66" s="5" t="s">
-        <x:v>442</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="M66" s="5" t="s"/>
       <x:c r="N66" s="5" t="s"/>
       <x:c r="O66" s="7" t="s">
-        <x:v>443</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A67" s="5" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="B67" s="5" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C67" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D67" s="5" t="s">
-        <x:v>445</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E67" s="5" t="s">
-        <x:v>446</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F67" s="5" t="s">
-        <x:v>447</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="G67" s="5" t="s"/>
       <x:c r="H67" s="5" t="s"/>
       <x:c r="I67" s="7" t="s">
-        <x:v>448</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="J67" s="5" t="s">
-        <x:v>449</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="K67" s="5" t="s">
-        <x:v>450</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="L67" s="5" t="s">
-        <x:v>447</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="M67" s="5" t="s"/>
       <x:c r="N67" s="5" t="s"/>
       <x:c r="O67" s="7" t="s">
-        <x:v>448</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A68" s="5" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="B68" s="5" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C68" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D68" s="5" t="s">
-        <x:v>452</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E68" s="5" t="s">
-        <x:v>453</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F68" s="5" t="s">
-        <x:v>454</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G68" s="5" t="s"/>
       <x:c r="H68" s="5" t="s"/>
       <x:c r="I68" s="7" t="s">
-        <x:v>455</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J68" s="5" t="s">
-        <x:v>456</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="K68" s="5" t="s">
-        <x:v>457</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="L68" s="5" t="s">
-        <x:v>458</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="M68" s="5" t="s"/>
       <x:c r="N68" s="5" t="s"/>
       <x:c r="O68" s="7" t="s">
-        <x:v>459</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A69" s="5" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B69" s="5" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C69" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D69" s="5" t="s">
-        <x:v>462</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E69" s="5" t="s">
-        <x:v>463</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F69" s="5" t="s">
-        <x:v>383</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="G69" s="5" t="s"/>
       <x:c r="H69" s="5" t="s"/>
       <x:c r="I69" s="7" t="s">
-        <x:v>270</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J69" s="5" t="s">
-        <x:v>464</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="K69" s="5" t="s">
-        <x:v>465</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="L69" s="5" t="s">
-        <x:v>466</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="M69" s="5" t="s"/>
       <x:c r="N69" s="5" t="s"/>
       <x:c r="O69" s="7" t="s">
-        <x:v>467</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A70" s="5" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B70" s="5" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C70" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D70" s="5" t="s">
-        <x:v>469</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E70" s="5" t="s">
-        <x:v>470</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F70" s="5" t="s">
-        <x:v>471</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="G70" s="5" t="s"/>
       <x:c r="H70" s="5" t="s"/>
       <x:c r="I70" s="7" t="s">
-        <x:v>472</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="J70" s="5" t="s">
-        <x:v>473</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="K70" s="5" t="s">
-        <x:v>474</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="L70" s="5" t="s">
-        <x:v>471</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="M70" s="5" t="s"/>
       <x:c r="N70" s="5" t="s"/>
       <x:c r="O70" s="7" t="s">
-        <x:v>472</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A71" s="5" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B71" s="5" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C71" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D71" s="5" t="s">
-        <x:v>476</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E71" s="5" t="s">
-        <x:v>477</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F71" s="5" t="s">
-        <x:v>478</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G71" s="5" t="s"/>
       <x:c r="H71" s="5" t="s"/>
       <x:c r="I71" s="7" t="s">
-        <x:v>479</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J71" s="5" t="s">
-        <x:v>480</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="K71" s="5" t="s">
-        <x:v>481</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="L71" s="5" t="s">
-        <x:v>482</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="M71" s="5" t="s"/>
       <x:c r="N71" s="5" t="s"/>
       <x:c r="O71" s="7" t="s">
-        <x:v>483</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A72" s="5" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B72" s="5" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C72" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D72" s="5" t="s">
-        <x:v>486</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E72" s="5" t="s">
-        <x:v>487</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F72" s="5" t="s">
-        <x:v>488</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G72" s="5" t="s"/>
       <x:c r="H72" s="5" t="s"/>
       <x:c r="I72" s="7" t="s">
-        <x:v>489</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="J72" s="5" t="s">
-        <x:v>490</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K72" s="5" t="s">
-        <x:v>491</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="L72" s="5" t="s">
-        <x:v>492</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="M72" s="5" t="s"/>
       <x:c r="N72" s="5" t="s"/>
       <x:c r="O72" s="7" t="s">
-        <x:v>493</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A73" s="5" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B73" s="5" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C73" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D73" s="5" t="s">
-        <x:v>495</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="E73" s="5" t="s">
-        <x:v>496</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="F73" s="5" t="s">
-        <x:v>429</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="G73" s="5" t="s"/>
       <x:c r="H73" s="5" t="s"/>
       <x:c r="I73" s="7" t="s">
-        <x:v>497</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="J73" s="5" t="s">
-        <x:v>498</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="K73" s="5" t="s">
-        <x:v>108</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="L73" s="5" t="s">
-        <x:v>429</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="M73" s="5" t="s"/>
       <x:c r="N73" s="5" t="s"/>
       <x:c r="O73" s="7" t="s">
-        <x:v>497</x:v>
+        <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A74" s="5" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B74" s="5" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C74" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D74" s="5" t="s">
-        <x:v>500</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E74" s="5" t="s">
-        <x:v>501</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F74" s="5" t="s">
-        <x:v>502</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G74" s="5" t="s"/>
       <x:c r="H74" s="5" t="s"/>
       <x:c r="I74" s="7" t="s">
-        <x:v>503</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J74" s="5" t="s">
-        <x:v>504</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="K74" s="5" t="s">
-        <x:v>505</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="L74" s="5" t="s">
-        <x:v>506</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="M74" s="5" t="s"/>
       <x:c r="N74" s="5" t="s"/>
       <x:c r="O74" s="7" t="s">
-        <x:v>507</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A75" s="5" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B75" s="5" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C75" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D75" s="5" t="s">
-        <x:v>510</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E75" s="5" t="s">
-        <x:v>511</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F75" s="5" t="s">
-        <x:v>512</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="G75" s="5" t="s"/>
       <x:c r="H75" s="5" t="s"/>
       <x:c r="I75" s="7" t="s">
-        <x:v>513</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="J75" s="5" t="s">
-        <x:v>514</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="K75" s="5" t="s">
-        <x:v>515</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="L75" s="5" t="s">
-        <x:v>516</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="M75" s="5" t="s"/>
       <x:c r="N75" s="5" t="s"/>
       <x:c r="O75" s="7" t="s">
-        <x:v>118</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A76" s="5" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B76" s="5" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C76" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D76" s="5" t="s">
-        <x:v>518</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E76" s="5" t="s">
-        <x:v>519</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F76" s="5" t="s">
-        <x:v>520</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="G76" s="5" t="s"/>
       <x:c r="H76" s="5" t="s"/>
       <x:c r="I76" s="7" t="s">
-        <x:v>521</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="J76" s="5" t="s">
-        <x:v>522</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="K76" s="5" t="s">
-        <x:v>523</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="L76" s="5" t="s">
-        <x:v>520</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="M76" s="5" t="s"/>
       <x:c r="N76" s="5" t="s"/>
       <x:c r="O76" s="7" t="s">
-        <x:v>521</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A77" s="5" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B77" s="5" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C77" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D77" s="5" t="s">
-        <x:v>326</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="E77" s="5" t="s">
-        <x:v>525</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="F77" s="5" t="s">
-        <x:v>526</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="G77" s="5" t="s"/>
       <x:c r="H77" s="5" t="s"/>
       <x:c r="I77" s="7" t="s">
-        <x:v>527</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="J77" s="5" t="s">
-        <x:v>528</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="K77" s="5" t="s">
-        <x:v>529</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="L77" s="5" t="s">
-        <x:v>530</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="M77" s="5" t="s"/>
       <x:c r="N77" s="5" t="s"/>
       <x:c r="O77" s="7" t="s">
-        <x:v>531</x:v>
+        <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A78" s="5" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B78" s="5" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C78" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D78" s="5" t="s">
-        <x:v>534</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E78" s="5" t="s">
-        <x:v>535</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F78" s="5" t="s">
-        <x:v>467</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="G78" s="5" t="s"/>
       <x:c r="H78" s="5" t="s"/>
       <x:c r="I78" s="7" t="s">
-        <x:v>536</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="J78" s="5" t="s">
-        <x:v>537</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="K78" s="5" t="s">
-        <x:v>538</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="L78" s="5" t="s">
-        <x:v>539</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M78" s="5" t="s"/>
       <x:c r="N78" s="5" t="s"/>
       <x:c r="O78" s="7" t="s">
-        <x:v>540</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A79" s="5" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B79" s="5" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C79" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D79" s="5" t="s">
-        <x:v>542</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E79" s="5" t="s">
-        <x:v>543</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F79" s="5" t="s">
-        <x:v>544</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G79" s="5" t="s"/>
       <x:c r="H79" s="5" t="s"/>
       <x:c r="I79" s="7" t="s">
-        <x:v>545</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J79" s="5" t="s">
-        <x:v>219</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="K79" s="5" t="s">
-        <x:v>546</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="L79" s="5" t="s">
-        <x:v>544</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="M79" s="5" t="s"/>
       <x:c r="N79" s="5" t="s"/>
       <x:c r="O79" s="7" t="s">
-        <x:v>545</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A80" s="5" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B80" s="5" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C80" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D80" s="5" t="s">
-        <x:v>222</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E80" s="5" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="F80" s="5" t="s">
-        <x:v>549</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="G80" s="5" t="s"/>
       <x:c r="H80" s="5" t="s"/>
       <x:c r="I80" s="7" t="s">
-        <x:v>550</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="J80" s="5" t="s">
-        <x:v>551</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="K80" s="5" t="s">
-        <x:v>552</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L80" s="5" t="s">
-        <x:v>553</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="M80" s="5" t="s"/>
       <x:c r="N80" s="5" t="s"/>
       <x:c r="O80" s="7" t="s">
-        <x:v>554</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A81" s="5" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="B81" s="5" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C81" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D81" s="5" t="s">
-        <x:v>557</x:v>
-[...1 lines deleted...]
-      <x:c r="E81" s="5" t="s"/>
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="E81" s="5" t="s">
+        <x:v>1029</x:v>
+      </x:c>
       <x:c r="F81" s="5" t="s"/>
       <x:c r="G81" s="5" t="s"/>
       <x:c r="H81" s="5" t="s"/>
       <x:c r="I81" s="7" t="s">
-        <x:v>558</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J81" s="5" t="s">
-        <x:v>559</x:v>
-[...1 lines deleted...]
-      <x:c r="K81" s="5" t="s"/>
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="K81" s="5" t="s">
+        <x:v>1031</x:v>
+      </x:c>
       <x:c r="L81" s="5" t="s"/>
       <x:c r="M81" s="5" t="s"/>
       <x:c r="N81" s="5" t="s"/>
       <x:c r="O81" s="7" t="s">
-        <x:v>560</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A82" s="5" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="B82" s="5" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C82" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D82" s="5" t="s">
-        <x:v>562</x:v>
-[...1 lines deleted...]
-      <x:c r="E82" s="5" t="s"/>
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E82" s="5" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="F82" s="5" t="s"/>
       <x:c r="G82" s="5" t="s"/>
       <x:c r="H82" s="5" t="s"/>
       <x:c r="I82" s="7" t="s">
-        <x:v>143</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J82" s="5" t="s">
-        <x:v>504</x:v>
-[...1 lines deleted...]
-      <x:c r="K82" s="5" t="s"/>
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="K82" s="5" t="s">
+        <x:v>311</x:v>
+      </x:c>
       <x:c r="L82" s="5" t="s"/>
       <x:c r="M82" s="5" t="s"/>
       <x:c r="N82" s="5" t="s"/>
       <x:c r="O82" s="7" t="s">
-        <x:v>563</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A83" s="5" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="B83" s="5" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C83" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D83" s="5" t="s">
-        <x:v>565</x:v>
-[...1 lines deleted...]
-      <x:c r="E83" s="5" t="s"/>
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="E83" s="5" t="s">
+        <x:v>1035</x:v>
+      </x:c>
       <x:c r="F83" s="5" t="s"/>
       <x:c r="G83" s="5" t="s"/>
       <x:c r="H83" s="5" t="s"/>
       <x:c r="I83" s="7" t="s">
-        <x:v>566</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J83" s="5" t="s">
-        <x:v>567</x:v>
-[...1 lines deleted...]
-      <x:c r="K83" s="5" t="s"/>
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="K83" s="5" t="s">
+        <x:v>1037</x:v>
+      </x:c>
       <x:c r="L83" s="5" t="s"/>
       <x:c r="M83" s="5" t="s"/>
       <x:c r="N83" s="5" t="s"/>
       <x:c r="O83" s="7" t="s">
-        <x:v>568</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A84" s="5" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="B84" s="5" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C84" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D84" s="5" t="s">
-        <x:v>571</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E84" s="5" t="s">
-        <x:v>572</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="F84" s="5" t="s">
-        <x:v>573</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G84" s="5" t="s"/>
       <x:c r="H84" s="5" t="s"/>
       <x:c r="I84" s="7" t="s">
-        <x:v>574</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="J84" s="5" t="s">
-        <x:v>575</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="K84" s="5" t="s">
-        <x:v>576</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="L84" s="5" t="s">
-        <x:v>577</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="M84" s="5" t="s"/>
       <x:c r="N84" s="5" t="s"/>
       <x:c r="O84" s="7" t="s">
-        <x:v>252</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A85" s="5" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="B85" s="5" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C85" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D85" s="5" t="s">
-        <x:v>579</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E85" s="5" t="s">
-        <x:v>580</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="F85" s="5" t="s">
-        <x:v>581</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G85" s="5" t="s"/>
       <x:c r="H85" s="5" t="s"/>
       <x:c r="I85" s="7" t="s">
-        <x:v>582</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J85" s="5" t="s">
-        <x:v>583</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="K85" s="5" t="s">
-        <x:v>67</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="L85" s="5" t="s">
-        <x:v>581</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="M85" s="5" t="s"/>
       <x:c r="N85" s="5" t="s"/>
       <x:c r="O85" s="7" t="s">
-        <x:v>582</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="5" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="B86" s="5" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C86" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D86" s="5" t="s">
-        <x:v>585</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E86" s="5" t="s">
-        <x:v>53</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="F86" s="5" t="s">
-        <x:v>586</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G86" s="5" t="s"/>
       <x:c r="H86" s="5" t="s"/>
       <x:c r="I86" s="7" t="s">
-        <x:v>502</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="J86" s="5" t="s">
-        <x:v>587</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="K86" s="5" t="s">
-        <x:v>588</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="L86" s="5" t="s">
-        <x:v>589</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="M86" s="5" t="s"/>
       <x:c r="N86" s="5" t="s"/>
       <x:c r="O86" s="7" t="s">
-        <x:v>590</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="5" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="B87" s="5" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C87" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D87" s="5" t="s">
-        <x:v>593</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E87" s="5" t="s">
-        <x:v>594</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="F87" s="5" t="s">
-        <x:v>595</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="G87" s="5" t="s"/>
       <x:c r="H87" s="5" t="s"/>
       <x:c r="I87" s="7" t="s">
-        <x:v>582</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="J87" s="5" t="s">
-        <x:v>596</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="K87" s="5" t="s">
-        <x:v>597</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="L87" s="5" t="s">
-        <x:v>598</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="M87" s="5" t="s"/>
       <x:c r="N87" s="5" t="s"/>
       <x:c r="O87" s="7" t="s">
-        <x:v>599</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="5" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="B88" s="5" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C88" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D88" s="5" t="s">
-        <x:v>36</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E88" s="5" t="s">
-        <x:v>601</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F88" s="5" t="s">
-        <x:v>602</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G88" s="5" t="s"/>
       <x:c r="H88" s="5" t="s"/>
       <x:c r="I88" s="7" t="s">
-        <x:v>603</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="J88" s="5" t="s">
-        <x:v>604</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="K88" s="5" t="s">
-        <x:v>605</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="L88" s="5" t="s">
-        <x:v>602</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="M88" s="5" t="s"/>
       <x:c r="N88" s="5" t="s"/>
       <x:c r="O88" s="7" t="s">
-        <x:v>603</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="5" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="B89" s="5" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C89" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D89" s="5" t="s">
-        <x:v>607</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E89" s="5" t="s">
-        <x:v>608</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="F89" s="5" t="s">
-        <x:v>123</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="G89" s="5" t="s"/>
       <x:c r="H89" s="5" t="s"/>
       <x:c r="I89" s="7" t="s">
-        <x:v>609</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J89" s="5" t="s">
-        <x:v>604</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="K89" s="5" t="s">
-        <x:v>610</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="L89" s="5" t="s">
-        <x:v>611</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="M89" s="5" t="s"/>
       <x:c r="N89" s="5" t="s"/>
       <x:c r="O89" s="7" t="s">
-        <x:v>612</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="5" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="B90" s="5" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C90" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D90" s="5" t="s">
-        <x:v>557</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E90" s="5" t="s">
-        <x:v>615</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F90" s="5" t="s">
-        <x:v>616</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G90" s="5" t="s"/>
       <x:c r="H90" s="5" t="s"/>
       <x:c r="I90" s="7" t="s">
-        <x:v>617</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J90" s="5" t="s">
-        <x:v>618</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="K90" s="5" t="s">
-        <x:v>250</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="L90" s="5" t="s">
-        <x:v>540</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="M90" s="5" t="s"/>
       <x:c r="N90" s="5" t="s"/>
       <x:c r="O90" s="7" t="s">
-        <x:v>394</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="5" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="B91" s="5" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C91" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D91" s="5" t="s">
-        <x:v>620</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E91" s="5" t="s">
-        <x:v>621</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F91" s="5" t="s">
-        <x:v>622</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G91" s="5" t="s"/>
       <x:c r="H91" s="5" t="s"/>
       <x:c r="I91" s="7" t="s">
-        <x:v>623</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J91" s="5" t="s">
-        <x:v>624</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="K91" s="5" t="s">
-        <x:v>625</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="L91" s="5" t="s">
-        <x:v>622</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="M91" s="5" t="s"/>
       <x:c r="N91" s="5" t="s"/>
       <x:c r="O91" s="7" t="s">
-        <x:v>623</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="5" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="B92" s="5" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C92" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D92" s="5" t="s">
-        <x:v>565</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E92" s="5" t="s">
-        <x:v>244</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F92" s="5" t="s">
-        <x:v>627</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G92" s="5" t="s"/>
       <x:c r="H92" s="5" t="s"/>
       <x:c r="I92" s="7" t="s">
-        <x:v>628</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J92" s="5" t="s">
-        <x:v>567</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="K92" s="5" t="s">
-        <x:v>311</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L92" s="5" t="s">
-        <x:v>629</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="M92" s="5" t="s"/>
       <x:c r="N92" s="5" t="s"/>
       <x:c r="O92" s="7" t="s">
-        <x:v>630</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="5" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="B93" s="5" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C93" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D93" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E93" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F93" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G93" s="5" t="s"/>
       <x:c r="H93" s="5" t="s"/>
       <x:c r="I93" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="J93" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="K93" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="L93" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="M93" s="5" t="s"/>
       <x:c r="N93" s="5" t="s"/>
       <x:c r="O93" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="5" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="B94" s="5" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C94" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D94" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E94" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F94" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G94" s="5" t="s"/>
       <x:c r="H94" s="5" t="s"/>
       <x:c r="I94" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="J94" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="K94" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="L94" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="M94" s="5" t="s"/>
       <x:c r="N94" s="5" t="s"/>
       <x:c r="O94" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="5" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="B95" s="5" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C95" s="5" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D95" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E95" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F95" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G95" s="5" t="s"/>
       <x:c r="H95" s="5" t="s"/>
       <x:c r="I95" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="J95" s="5" t="s">
-        <x:v>639</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="K95" s="5" t="s">
-        <x:v>640</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="L95" s="5" t="s">
-        <x:v>641</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="M95" s="5" t="s"/>
       <x:c r="N95" s="5" t="s"/>
       <x:c r="O95" s="7" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C96" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D96" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
         <x:v>254</x:v>