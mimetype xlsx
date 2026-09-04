--- v1 (2026-07-06)
+++ v2 (2026-09-04)
@@ -60,3318 +60,3381 @@
     <x:definedName name="individualFundPortfolios">#REF!</x:definedName>
     <x:definedName name="multiFundPortfolio">#REF!</x:definedName>
     <x:definedName name="targetRiskPortfolios">#REF!</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="191029"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
     <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1089" uniqueCount="1089">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1110" uniqueCount="1110">
   <x:si>
     <x:t>Scholars Choice Education Savings Plan Performance</x:t>
   </x:si>
   <x:si>
-    <x:t>As of: March 31, 2026</x:t>
+    <x:t>As of: June 30, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>NAV (WITHOUT SALES CHARGE)</x:t>
   </x:si>
   <x:si>
     <x:t>OFFER (WITH SALES CHARGE)</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL  NAME</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>SHARE CLASS</x:t>
   </x:si>
   <x:si>
     <x:t>YTD</x:t>
   </x:si>
   <x:si>
     <x:t>1 YR</x:t>
   </x:si>
   <x:si>
     <x:t>3 YR</x:t>
   </x:si>
   <x:si>
     <x:t>5 YR</x:t>
   </x:si>
   <x:si>
     <x:t>10 YR</x:t>
   </x:si>
   <x:si>
     <x:t>SINCE INCEPTION</x:t>
   </x:si>
   <x:si>
     <x:t>ENROLLMENT YEAR INVESTMENT PORTFOLIOS</x:t>
   </x:si>
   <x:si>
     <x:t>SUBCATEGORY</x:t>
   </x:si>
   <x:si>
     <x:t>2042/2043 Enrollment Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>19659G702</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>-1.94%</x:t>
-[...8 lines deleted...]
-    <x:t>11.97%</x:t>
+    <x:t>8.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.86%</x:t>
   </x:si>
   <x:si>
     <x:t>19659G801</x:t>
   </x:si>
   <x:si>
     <x:t>C</x:t>
   </x:si>
   <x:si>
-    <x:t>-2.12%</x:t>
-[...8 lines deleted...]
-    <x:t>14.75%</x:t>
+    <x:t>8.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.51%</x:t>
   </x:si>
   <x:si>
     <x:t>19659G884</x:t>
   </x:si>
   <x:si>
     <x:t>I</x:t>
   </x:si>
   <x:si>
-    <x:t>-2.02%</x:t>
+    <x:t>8.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2040/2041 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2038/2039 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2036/2037 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2034/2035 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2032/2033 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2030/2031 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2028/2029 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026/2027 Enrollment Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In School Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMPTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGET ALLOCATION PORTFOLIOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Equity Allocation Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growth Allocation Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balanced Allocation Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservative Allocation Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDIVIDUAL FUND PORTFOLIOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Dividend Growth Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Large Cap U.S. Equity Index Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Equity Income Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T. Rowe Price Large Cap Growth Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Mid Cap Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-12.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-10.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen U.S. Small Cap Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oakmark International Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA Emerging Markets Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dodge &amp; Cox Global Fixed Income Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dodge &amp; Cox Income Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen ESG Large Cap U.S. Equity Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen ESG International Developed Equity Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.79%</x:t>
   </x:si>
   <x:si>
     <x:t>16.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>-1.79%</x:t>
-[...470 lines deleted...]
-    <x:t>19658R790</x:t>
+    <x:t>14.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen ESG U.S. Aggregate Bond Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>-0.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>8.76%</x:t>
-[...356 lines deleted...]
-    <x:t>10.72%</x:t>
+    <x:t>-3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19659G603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Money Market Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19658R154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>4.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>-2.35%</x:t>
-[...989 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>3.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Returns quoted represent past performance which is no guarantee of future results. Investment returns and principal value will fluctuate so that when shares are redeemed, they may be worth more or less than their original cost. Current performance may be higher or lower than the performance shown. Total returns for a period of less than one year are cumulative. Returns without sales charges would be lower if the sales charges were included. Returns assume reinvestment of dividends and capital gains.</x:t>
   </x:si>
   <x:si>
     <x:t>Average annual total returns shown "with sales charges" are net of the following: (1) the current annual plan management fee of 0.15% of plan portfolio assets; (2) the current annual distribution and service fees of 0.25% for Class A units or the current annual distribution and service fees of 0.75% for Class C units; (3) initial sales charges up to 3.50% (Class A) or 0.75% CDSC for periods one year or less (Class C); (4) the current CollegeInvest Administration fee of 0.06%  and (5) annual expenses of the share classes of the underlying mutual funds in which Plan portfolios invest, currently up to 0.75% of assets, which may vary. The TIAA Money Market Portfolio does not charge an initial sales charge nor does it assess an annual distribution and service fee. Plan fees, expenses and sales charges are subject to change. Underlying fund expenses will vary and in some cases have been reduced by fee and expense waivers or reimbursements, which may be ended at any time reducing future performance.
 F-2954952P-E0623W</x:t>
   </x:si>
   <x:si>
-    <x:t>As of: May 31, 2026</x:t>
-[...17 lines deleted...]
-    <x:t>24.87%</x:t>
+    <x:t>As of: July 31, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.46%</x:t>
   </x:si>
   <x:si>
     <x:t>7.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>20.66%</x:t>
+    <x:t>8.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.40%</x:t>
   </x:si>
   <x:si>
     <x:t>8.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>22.15%</x:t>
-[...11 lines deleted...]
-    <x:t>27.24%</x:t>
+    <x:t>9.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-12.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-10.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.32%</x:t>
   </x:si>
   <x:si>
     <x:t>8.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>21.77%</x:t>
-[...139 lines deleted...]
-  <x:si>
     <x:t>8.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>21.11%</x:t>
-[...800 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>13.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.57%</x:t>
   </x:si>
   <x:si>
     <x:t>9.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>9.71%</x:t>
-[...329 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>-0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="11" x14ac:knownFonts="1">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:sz val="9"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Source Sans Pro"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
@@ -4359,3632 +4422,3668 @@
         <x:v>14</x:v>
       </x:c>
       <x:c r="M5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A6" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="5" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E6" s="5" t="s"/>
+      <x:c r="E6" s="5" t="s">
+        <x:v>19</x:v>
+      </x:c>
       <x:c r="F6" s="5" t="s"/>
       <x:c r="G6" s="5" t="s"/>
       <x:c r="H6" s="5" t="s"/>
       <x:c r="I6" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="J6" s="5" t="s">
-        <x:v>20</x:v>
-[...1 lines deleted...]
-      <x:c r="K6" s="5" t="s"/>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="K6" s="5" t="s">
+        <x:v>22</x:v>
+      </x:c>
       <x:c r="L6" s="5" t="s"/>
       <x:c r="M6" s="5" t="s"/>
       <x:c r="N6" s="5" t="s"/>
       <x:c r="O6" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A7" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B7" s="5" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C7" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="5" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="E7" s="5" t="s"/>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E7" s="5" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="F7" s="5" t="s"/>
       <x:c r="G7" s="5" t="s"/>
       <x:c r="H7" s="5" t="s"/>
       <x:c r="I7" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J7" s="5" t="s">
-        <x:v>26</x:v>
-[...1 lines deleted...]
-      <x:c r="K7" s="5" t="s"/>
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="K7" s="5" t="s">
+        <x:v>30</x:v>
+      </x:c>
       <x:c r="L7" s="5" t="s"/>
       <x:c r="M7" s="5" t="s"/>
       <x:c r="N7" s="5" t="s"/>
       <x:c r="O7" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A8" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="5" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C8" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D8" s="5" t="s">
-        <x:v>30</x:v>
-[...1 lines deleted...]
-      <x:c r="E8" s="5" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E8" s="5" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F8" s="5" t="s"/>
       <x:c r="G8" s="5" t="s"/>
       <x:c r="H8" s="5" t="s"/>
       <x:c r="I8" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J8" s="5" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="K8" s="5" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K8" s="5" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="L8" s="5" t="s"/>
       <x:c r="M8" s="5" t="s"/>
       <x:c r="N8" s="5" t="s"/>
       <x:c r="O8" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A9" s="5" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B9" s="5" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="5" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="5" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="F9" s="5" t="s"/>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F9" s="5" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G9" s="5" t="s"/>
       <x:c r="H9" s="5" t="s"/>
       <x:c r="I9" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J9" s="5" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K9" s="5" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="L9" s="5" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L9" s="5" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="M9" s="5" t="s"/>
       <x:c r="N9" s="5" t="s"/>
       <x:c r="O9" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A10" s="5" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B10" s="5" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
-        <x:v>44</x:v>
-[...1 lines deleted...]
-      <x:c r="F10" s="5" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F10" s="5" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G10" s="5" t="s"/>
       <x:c r="H10" s="5" t="s"/>
       <x:c r="I10" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J10" s="5" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K10" s="5" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="L10" s="5" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L10" s="5" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="M10" s="5" t="s"/>
       <x:c r="N10" s="5" t="s"/>
       <x:c r="O10" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A11" s="5" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="5" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C11" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="5" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="5" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="F11" s="5" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="5" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="G11" s="5" t="s"/>
       <x:c r="H11" s="5" t="s"/>
       <x:c r="I11" s="7" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J11" s="5" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K11" s="5" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="L11" s="5" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="L11" s="5" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="M11" s="5" t="s"/>
       <x:c r="N11" s="5" t="s"/>
       <x:c r="O11" s="7" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A12" s="5" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B12" s="5" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D12" s="5" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E12" s="5" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F12" s="5" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G12" s="5" t="s"/>
       <x:c r="H12" s="5" t="s"/>
       <x:c r="I12" s="7" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J12" s="5" t="s">
-        <x:v>61</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K12" s="5" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L12" s="5" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M12" s="5" t="s"/>
       <x:c r="N12" s="5" t="s"/>
       <x:c r="O12" s="7" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A13" s="5" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B13" s="5" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D13" s="5" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E13" s="5" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F13" s="5" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G13" s="5" t="s"/>
       <x:c r="H13" s="5" t="s"/>
       <x:c r="I13" s="7" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="5" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K13" s="5" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L13" s="5" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M13" s="5" t="s"/>
       <x:c r="N13" s="5" t="s"/>
       <x:c r="O13" s="7" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A14" s="5" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B14" s="5" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s"/>
       <x:c r="H14" s="5" t="s"/>
       <x:c r="I14" s="7" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J14" s="5" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K14" s="5" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L14" s="5" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M14" s="5" t="s"/>
       <x:c r="N14" s="5" t="s"/>
       <x:c r="O14" s="7" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A15" s="5" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B15" s="5" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C15" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D15" s="5" t="s">
-        <x:v>83</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E15" s="5" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F15" s="5" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G15" s="5" t="s"/>
       <x:c r="H15" s="5" t="s"/>
       <x:c r="I15" s="7" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="5" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K15" s="5" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L15" s="5" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M15" s="5" t="s"/>
       <x:c r="N15" s="5" t="s"/>
       <x:c r="O15" s="7" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A16" s="5" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B16" s="5" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C16" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D16" s="5" t="s">
-        <x:v>57</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E16" s="5" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F16" s="5" t="s">
-        <x:v>93</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G16" s="5" t="s"/>
       <x:c r="H16" s="5" t="s"/>
       <x:c r="I16" s="7" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J16" s="5" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K16" s="5" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L16" s="5" t="s">
-        <x:v>93</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M16" s="5" t="s"/>
       <x:c r="N16" s="5" t="s"/>
       <x:c r="O16" s="7" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:15" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <x:c r="A17" s="5" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B17" s="5" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="5" t="s">
-        <x:v>77</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E17" s="5" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F17" s="5" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G17" s="5" t="s"/>
       <x:c r="H17" s="5" t="s"/>
       <x:c r="I17" s="7" t="s">
-        <x:v>100</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J17" s="5" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K17" s="5" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L17" s="5" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M17" s="5" t="s"/>
       <x:c r="N17" s="5" t="s"/>
       <x:c r="O17" s="7" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A18" s="5" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B18" s="5" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C18" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D18" s="5" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E18" s="5" t="s">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F18" s="5" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G18" s="5" t="s"/>
       <x:c r="H18" s="5" t="s"/>
       <x:c r="I18" s="7" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J18" s="5" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K18" s="5" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L18" s="5" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="M18" s="5" t="s"/>
       <x:c r="N18" s="5" t="s"/>
       <x:c r="O18" s="7" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A19" s="5" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B19" s="5" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C19" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D19" s="5" t="s">
-        <x:v>83</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E19" s="5" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F19" s="5" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G19" s="5" t="s"/>
       <x:c r="H19" s="5" t="s"/>
       <x:c r="I19" s="7" t="s">
-        <x:v>118</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J19" s="5" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K19" s="5" t="s">
-        <x:v>120</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L19" s="5" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M19" s="5" t="s"/>
       <x:c r="N19" s="5" t="s"/>
       <x:c r="O19" s="7" t="s">
-        <x:v>118</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A20" s="5" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B20" s="5" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C20" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D20" s="5" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E20" s="5" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F20" s="5" t="s">
-        <x:v>124</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G20" s="5" t="s"/>
       <x:c r="H20" s="5" t="s"/>
       <x:c r="I20" s="7" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J20" s="5" t="s">
-        <x:v>126</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K20" s="5" t="s">
-        <x:v>127</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L20" s="5" t="s">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="M20" s="5" t="s"/>
       <x:c r="N20" s="5" t="s"/>
       <x:c r="O20" s="7" t="s">
-        <x:v>129</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A21" s="5" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B21" s="5" t="s">
-        <x:v>131</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C21" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D21" s="5" t="s">
-        <x:v>132</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E21" s="5" t="s">
-        <x:v>133</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F21" s="5" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G21" s="5" t="s"/>
       <x:c r="H21" s="5" t="s"/>
       <x:c r="I21" s="7" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J21" s="5" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K21" s="5" t="s">
-        <x:v>137</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="L21" s="5" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="M21" s="5" t="s"/>
       <x:c r="N21" s="5" t="s"/>
       <x:c r="O21" s="7" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A22" s="5" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B22" s="5" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C22" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D22" s="5" t="s">
-        <x:v>122</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E22" s="5" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F22" s="5" t="s">
-        <x:v>142</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G22" s="5" t="s"/>
       <x:c r="H22" s="5" t="s"/>
       <x:c r="I22" s="7" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J22" s="5" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K22" s="5" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L22" s="5" t="s">
-        <x:v>142</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="M22" s="5" t="s"/>
       <x:c r="N22" s="5" t="s"/>
       <x:c r="O22" s="7" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A23" s="5" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B23" s="5" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C23" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D23" s="5" t="s">
-        <x:v>147</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E23" s="5" t="s">
-        <x:v>148</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F23" s="5" t="s">
-        <x:v>149</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G23" s="5" t="s"/>
       <x:c r="H23" s="5" t="s"/>
       <x:c r="I23" s="7" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J23" s="5" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K23" s="5" t="s">
-        <x:v>152</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L23" s="5" t="s">
-        <x:v>153</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="M23" s="5" t="s"/>
       <x:c r="N23" s="5" t="s"/>
       <x:c r="O23" s="7" t="s">
-        <x:v>154</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A24" s="5" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B24" s="5" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C24" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D24" s="5" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E24" s="5" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F24" s="5" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G24" s="5" t="s"/>
       <x:c r="H24" s="5" t="s"/>
       <x:c r="I24" s="7" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J24" s="5" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K24" s="5" t="s">
-        <x:v>162</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L24" s="5" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="M24" s="5" t="s"/>
       <x:c r="N24" s="5" t="s"/>
       <x:c r="O24" s="7" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A25" s="5" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B25" s="5" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C25" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D25" s="5" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E25" s="5" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F25" s="5" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G25" s="5" t="s"/>
       <x:c r="H25" s="5" t="s"/>
       <x:c r="I25" s="7" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J25" s="5" t="s">
-        <x:v>170</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K25" s="5" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L25" s="5" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="M25" s="5" t="s"/>
       <x:c r="N25" s="5" t="s"/>
       <x:c r="O25" s="7" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A26" s="5" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B26" s="5" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C26" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D26" s="5" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E26" s="5" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F26" s="5" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G26" s="5" t="s"/>
       <x:c r="H26" s="5" t="s"/>
       <x:c r="I26" s="7" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J26" s="5" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K26" s="5" t="s">
-        <x:v>178</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L26" s="5" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="M26" s="5" t="s"/>
       <x:c r="N26" s="5" t="s"/>
       <x:c r="O26" s="7" t="s">
-        <x:v>180</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A27" s="5" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B27" s="5" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C27" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D27" s="5" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E27" s="5" t="s">
-        <x:v>163</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F27" s="5" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G27" s="5" t="s"/>
       <x:c r="H27" s="5" t="s"/>
       <x:c r="I27" s="7" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J27" s="5" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K27" s="5" t="s">
-        <x:v>154</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L27" s="5" t="s">
-        <x:v>187</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M27" s="5" t="s"/>
       <x:c r="N27" s="5" t="s"/>
       <x:c r="O27" s="7" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A28" s="5" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B28" s="5" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C28" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D28" s="5" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E28" s="5" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F28" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G28" s="5" t="s"/>
       <x:c r="H28" s="5" t="s"/>
       <x:c r="I28" s="7" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J28" s="5" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K28" s="5" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L28" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="M28" s="5" t="s"/>
       <x:c r="N28" s="5" t="s"/>
       <x:c r="O28" s="7" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A29" s="5" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B29" s="5" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C29" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D29" s="5" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E29" s="5" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F29" s="5" t="s">
-        <x:v>199</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G29" s="5" t="s"/>
       <x:c r="H29" s="5" t="s"/>
       <x:c r="I29" s="7" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J29" s="5" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K29" s="5" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L29" s="5" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="M29" s="5" t="s"/>
       <x:c r="N29" s="5" t="s"/>
       <x:c r="O29" s="7" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A30" s="5" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B30" s="5" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C30" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D30" s="5" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E30" s="5" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F30" s="5" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G30" s="5" t="s"/>
       <x:c r="H30" s="5" t="s"/>
       <x:c r="I30" s="7" t="s">
-        <x:v>210</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J30" s="5" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K30" s="5" t="s">
-        <x:v>212</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L30" s="5" t="s">
-        <x:v>60</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="M30" s="5" t="s"/>
       <x:c r="N30" s="5" t="s"/>
       <x:c r="O30" s="7" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A31" s="5" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B31" s="5" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C31" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D31" s="5" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E31" s="5" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F31" s="5" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G31" s="5" t="s"/>
       <x:c r="H31" s="5" t="s"/>
       <x:c r="I31" s="7" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J31" s="5" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K31" s="5" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="L31" s="5" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="M31" s="5" t="s"/>
       <x:c r="N31" s="5" t="s"/>
       <x:c r="O31" s="7" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A32" s="5" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B32" s="5" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C32" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D32" s="5" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E32" s="5" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F32" s="5" t="s">
-        <x:v>224</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G32" s="5" t="s"/>
       <x:c r="H32" s="5" t="s"/>
       <x:c r="I32" s="7" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J32" s="5" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="K32" s="5" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L32" s="5" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="M32" s="5" t="s"/>
       <x:c r="N32" s="5" t="s"/>
       <x:c r="O32" s="7" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A33" s="5" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B33" s="5" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C33" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D33" s="5" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E33" s="5" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F33" s="5" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G33" s="5" t="s"/>
       <x:c r="H33" s="5" t="s"/>
       <x:c r="I33" s="7" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J33" s="5" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="K33" s="5" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L33" s="5" t="s">
-        <x:v>169</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="M33" s="5" t="s"/>
       <x:c r="N33" s="5" t="s"/>
       <x:c r="O33" s="7" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A34" s="5" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B34" s="5" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C34" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D34" s="5" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E34" s="5" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F34" s="5" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G34" s="5" t="s"/>
       <x:c r="H34" s="5" t="s"/>
       <x:c r="I34" s="7" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J34" s="5" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K34" s="5" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L34" s="5" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="M34" s="5" t="s"/>
       <x:c r="N34" s="5" t="s"/>
       <x:c r="O34" s="7" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A35" s="5" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B35" s="5" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C35" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D35" s="5" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E35" s="5" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F35" s="5" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G35" s="5" t="s"/>
       <x:c r="H35" s="5" t="s"/>
       <x:c r="I35" s="7" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J35" s="5" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K35" s="5" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="L35" s="5" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="M35" s="5" t="s"/>
       <x:c r="N35" s="5" t="s"/>
       <x:c r="O35" s="7" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <x:c r="A37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="35" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A39" s="5" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B39" s="5" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C39" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D39" s="5" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E39" s="5" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F39" s="5" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G39" s="5" t="s"/>
       <x:c r="H39" s="5" t="s"/>
       <x:c r="I39" s="7" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J39" s="5" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K39" s="5" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L39" s="5" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="M39" s="5" t="s"/>
       <x:c r="N39" s="5" t="s"/>
       <x:c r="O39" s="7" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A40" s="5" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B40" s="5" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C40" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D40" s="5" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E40" s="5" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F40" s="5" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G40" s="5" t="s"/>
       <x:c r="H40" s="5" t="s"/>
       <x:c r="I40" s="7" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J40" s="5" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K40" s="5" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L40" s="5" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="M40" s="5" t="s"/>
       <x:c r="N40" s="5" t="s"/>
       <x:c r="O40" s="7" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A41" s="5" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B41" s="5" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C41" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D41" s="5" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E41" s="5" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F41" s="5" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G41" s="5" t="s"/>
       <x:c r="H41" s="5" t="s"/>
       <x:c r="I41" s="7" t="s">
-        <x:v>223</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J41" s="5" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K41" s="5" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="L41" s="5" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="M41" s="5" t="s"/>
       <x:c r="N41" s="5" t="s"/>
       <x:c r="O41" s="7" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A42" s="5" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B42" s="5" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C42" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D42" s="5" t="s">
-        <x:v>57</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E42" s="5" t="s">
-        <x:v>283</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F42" s="5" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G42" s="5" t="s"/>
       <x:c r="H42" s="5" t="s"/>
       <x:c r="I42" s="7" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J42" s="5" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K42" s="5" t="s">
-        <x:v>113</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="L42" s="5" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="M42" s="5" t="s"/>
       <x:c r="N42" s="5" t="s"/>
       <x:c r="O42" s="7" t="s">
-        <x:v>150</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A43" s="5" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B43" s="5" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C43" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D43" s="5" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E43" s="5" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F43" s="5" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G43" s="5" t="s"/>
       <x:c r="H43" s="5" t="s"/>
       <x:c r="I43" s="7" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J43" s="5" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="K43" s="5" t="s">
-        <x:v>51</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="L43" s="5" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="M43" s="5" t="s"/>
       <x:c r="N43" s="5" t="s"/>
       <x:c r="O43" s="7" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A44" s="5" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B44" s="5" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C44" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D44" s="5" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E44" s="5" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F44" s="5" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G44" s="5" t="s"/>
       <x:c r="H44" s="5" t="s"/>
       <x:c r="I44" s="7" t="s">
-        <x:v>76</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J44" s="5" t="s">
-        <x:v>52</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K44" s="5" t="s">
-        <x:v>296</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L44" s="5" t="s">
-        <x:v>297</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="M44" s="5" t="s"/>
       <x:c r="N44" s="5" t="s"/>
       <x:c r="O44" s="7" t="s">
-        <x:v>298</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A45" s="5" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B45" s="5" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C45" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D45" s="5" t="s">
-        <x:v>101</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E45" s="5" t="s">
-        <x:v>301</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F45" s="5" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G45" s="5" t="s"/>
       <x:c r="H45" s="5" t="s"/>
       <x:c r="I45" s="7" t="s">
-        <x:v>303</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J45" s="5" t="s">
-        <x:v>304</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K45" s="5" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L45" s="5" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="M45" s="5" t="s"/>
       <x:c r="N45" s="5" t="s"/>
       <x:c r="O45" s="7" t="s">
-        <x:v>307</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A46" s="5" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B46" s="5" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C46" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D46" s="5" t="s">
-        <x:v>107</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E46" s="5" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F46" s="5" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G46" s="5" t="s"/>
       <x:c r="H46" s="5" t="s"/>
       <x:c r="I46" s="7" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J46" s="5" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K46" s="5" t="s">
-        <x:v>313</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L46" s="5" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="M46" s="5" t="s"/>
       <x:c r="N46" s="5" t="s"/>
       <x:c r="O46" s="7" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A47" s="5" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B47" s="5" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C47" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D47" s="5" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E47" s="5" t="s">
-        <x:v>316</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F47" s="5" t="s">
-        <x:v>317</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G47" s="5" t="s"/>
       <x:c r="H47" s="5" t="s"/>
       <x:c r="I47" s="7" t="s">
-        <x:v>318</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J47" s="5" t="s">
-        <x:v>319</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="K47" s="5" t="s">
-        <x:v>103</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L47" s="5" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="M47" s="5" t="s"/>
       <x:c r="N47" s="5" t="s"/>
       <x:c r="O47" s="7" t="s">
-        <x:v>232</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A48" s="5" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B48" s="5" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C48" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D48" s="5" t="s">
-        <x:v>323</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E48" s="5" t="s">
-        <x:v>324</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F48" s="5" t="s">
-        <x:v>325</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G48" s="5" t="s"/>
       <x:c r="H48" s="5" t="s"/>
       <x:c r="I48" s="7" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J48" s="5" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K48" s="5" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L48" s="5" t="s">
-        <x:v>150</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="M48" s="5" t="s"/>
       <x:c r="N48" s="5" t="s"/>
       <x:c r="O48" s="7" t="s">
-        <x:v>234</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A49" s="5" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B49" s="5" t="s">
-        <x:v>329</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C49" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D49" s="5" t="s">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E49" s="5" t="s">
-        <x:v>265</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F49" s="5" t="s">
-        <x:v>331</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G49" s="5" t="s"/>
       <x:c r="H49" s="5" t="s"/>
       <x:c r="I49" s="7" t="s">
-        <x:v>332</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J49" s="5" t="s">
-        <x:v>319</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K49" s="5" t="s">
-        <x:v>333</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="L49" s="5" t="s">
-        <x:v>331</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M49" s="5" t="s"/>
       <x:c r="N49" s="5" t="s"/>
       <x:c r="O49" s="7" t="s">
-        <x:v>332</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A50" s="5" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B50" s="5" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C50" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D50" s="5" t="s">
-        <x:v>323</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E50" s="5" t="s">
-        <x:v>335</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F50" s="5" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G50" s="5" t="s"/>
       <x:c r="H50" s="5" t="s"/>
       <x:c r="I50" s="7" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J50" s="5" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K50" s="5" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="L50" s="5" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="M50" s="5" t="s"/>
       <x:c r="N50" s="5" t="s"/>
       <x:c r="O50" s="7" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A53" s="35" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A54" s="5" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B54" s="5" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C54" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D54" s="5" t="s">
-        <x:v>277</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E54" s="5" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F54" s="5" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G54" s="5" t="s"/>
       <x:c r="H54" s="5" t="s"/>
       <x:c r="I54" s="7" t="s">
-        <x:v>347</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J54" s="5" t="s">
-        <x:v>348</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="K54" s="5" t="s">
-        <x:v>349</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="L54" s="5" t="s">
-        <x:v>350</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="M54" s="5" t="s"/>
       <x:c r="N54" s="5" t="s"/>
       <x:c r="O54" s="7" t="s">
-        <x:v>351</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A55" s="5" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B55" s="5" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C55" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D55" s="5" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E55" s="5" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F55" s="5" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G55" s="5" t="s"/>
       <x:c r="H55" s="5" t="s"/>
       <x:c r="I55" s="7" t="s">
-        <x:v>261</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J55" s="5" t="s">
-        <x:v>356</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="K55" s="5" t="s">
-        <x:v>357</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="L55" s="5" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="M55" s="5" t="s"/>
       <x:c r="N55" s="5" t="s"/>
       <x:c r="O55" s="7" t="s">
-        <x:v>261</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A56" s="5" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B56" s="5" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C56" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D56" s="5" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E56" s="5" t="s">
-        <x:v>360</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F56" s="5" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G56" s="5" t="s"/>
       <x:c r="H56" s="5" t="s"/>
       <x:c r="I56" s="7" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J56" s="5" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="K56" s="5" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="L56" s="5" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="M56" s="5" t="s"/>
       <x:c r="N56" s="5" t="s"/>
       <x:c r="O56" s="7" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A57" s="5" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B57" s="5" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C57" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D57" s="5" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E57" s="5" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F57" s="5" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G57" s="5" t="s"/>
       <x:c r="H57" s="5" t="s"/>
       <x:c r="I57" s="7" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J57" s="5" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="K57" s="5" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L57" s="5" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="M57" s="5" t="s"/>
       <x:c r="N57" s="5" t="s"/>
       <x:c r="O57" s="7" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A58" s="5" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B58" s="5" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C58" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D58" s="5" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E58" s="5" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F58" s="5" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G58" s="5" t="s"/>
       <x:c r="H58" s="5" t="s"/>
       <x:c r="I58" s="7" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J58" s="5" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K58" s="5" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="L58" s="5" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="M58" s="5" t="s"/>
       <x:c r="N58" s="5" t="s"/>
       <x:c r="O58" s="7" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A59" s="5" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B59" s="5" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C59" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D59" s="5" t="s">
-        <x:v>385</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E59" s="5" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F59" s="5" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G59" s="5" t="s"/>
       <x:c r="H59" s="5" t="s"/>
       <x:c r="I59" s="7" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J59" s="5" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="K59" s="5" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="L59" s="5" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="M59" s="5" t="s"/>
       <x:c r="N59" s="5" t="s"/>
       <x:c r="O59" s="7" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A60" s="5" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B60" s="5" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C60" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D60" s="5" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E60" s="5" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F60" s="5" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G60" s="5" t="s"/>
       <x:c r="H60" s="5" t="s"/>
       <x:c r="I60" s="7" t="s">
-        <x:v>195</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J60" s="5" t="s">
-        <x:v>394</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K60" s="5" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L60" s="5" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="M60" s="5" t="s"/>
       <x:c r="N60" s="5" t="s"/>
       <x:c r="O60" s="7" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A61" s="5" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B61" s="5" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C61" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D61" s="5" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E61" s="5" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F61" s="5" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G61" s="5" t="s"/>
       <x:c r="H61" s="5" t="s"/>
       <x:c r="I61" s="7" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J61" s="5" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="K61" s="5" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="L61" s="5" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="M61" s="5" t="s"/>
       <x:c r="N61" s="5" t="s"/>
       <x:c r="O61" s="7" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A62" s="5" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B62" s="5" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C62" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D62" s="5" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E62" s="5" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F62" s="5" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G62" s="5" t="s"/>
       <x:c r="H62" s="5" t="s"/>
       <x:c r="I62" s="7" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J62" s="5" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K62" s="5" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="L62" s="5" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="M62" s="5" t="s"/>
       <x:c r="N62" s="5" t="s"/>
       <x:c r="O62" s="7" t="s">
-        <x:v>203</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A63" s="5" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B63" s="5" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C63" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D63" s="5" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E63" s="5" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F63" s="5" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G63" s="5" t="s"/>
       <x:c r="H63" s="5" t="s"/>
       <x:c r="I63" s="7" t="s">
-        <x:v>60</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J63" s="5" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="K63" s="5" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="L63" s="5" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="M63" s="5" t="s"/>
       <x:c r="N63" s="5" t="s"/>
       <x:c r="O63" s="7" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A64" s="5" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B64" s="5" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C64" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D64" s="5" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E64" s="5" t="s">
-        <x:v>149</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F64" s="5" t="s">
-        <x:v>423</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G64" s="5" t="s"/>
       <x:c r="H64" s="5" t="s"/>
       <x:c r="I64" s="7" t="s">
-        <x:v>125</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J64" s="5" t="s">
-        <x:v>424</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="K64" s="5" t="s">
-        <x:v>425</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="L64" s="5" t="s">
-        <x:v>423</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="M64" s="5" t="s"/>
       <x:c r="N64" s="5" t="s"/>
       <x:c r="O64" s="7" t="s">
-        <x:v>125</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A65" s="5" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B65" s="5" t="s">
-        <x:v>426</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C65" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D65" s="5" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E65" s="5" t="s">
-        <x:v>68</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F65" s="5" t="s">
-        <x:v>428</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G65" s="5" t="s"/>
       <x:c r="H65" s="5" t="s"/>
       <x:c r="I65" s="7" t="s">
-        <x:v>429</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J65" s="5" t="s">
-        <x:v>430</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K65" s="5" t="s">
-        <x:v>431</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="L65" s="5" t="s">
-        <x:v>432</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="M65" s="5" t="s"/>
       <x:c r="N65" s="5" t="s"/>
       <x:c r="O65" s="7" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A66" s="5" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B66" s="5" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C66" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D66" s="5" t="s">
-        <x:v>436</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E66" s="5" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F66" s="5" t="s">
-        <x:v>438</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G66" s="5" t="s"/>
       <x:c r="H66" s="5" t="s"/>
       <x:c r="I66" s="7" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J66" s="5" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K66" s="5" t="s">
-        <x:v>441</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="L66" s="5" t="s">
-        <x:v>442</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="M66" s="5" t="s"/>
       <x:c r="N66" s="5" t="s"/>
       <x:c r="O66" s="7" t="s">
-        <x:v>443</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A67" s="5" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B67" s="5" t="s">
-        <x:v>444</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C67" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D67" s="5" t="s">
-        <x:v>445</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E67" s="5" t="s">
-        <x:v>446</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F67" s="5" t="s">
-        <x:v>447</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G67" s="5" t="s"/>
       <x:c r="H67" s="5" t="s"/>
       <x:c r="I67" s="7" t="s">
-        <x:v>448</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J67" s="5" t="s">
-        <x:v>449</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="K67" s="5" t="s">
-        <x:v>450</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="L67" s="5" t="s">
-        <x:v>447</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="M67" s="5" t="s"/>
       <x:c r="N67" s="5" t="s"/>
       <x:c r="O67" s="7" t="s">
-        <x:v>448</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A68" s="5" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B68" s="5" t="s">
-        <x:v>451</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C68" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D68" s="5" t="s">
-        <x:v>452</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E68" s="5" t="s">
-        <x:v>453</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F68" s="5" t="s">
-        <x:v>454</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G68" s="5" t="s"/>
       <x:c r="H68" s="5" t="s"/>
       <x:c r="I68" s="7" t="s">
-        <x:v>455</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J68" s="5" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="K68" s="5" t="s">
-        <x:v>457</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="L68" s="5" t="s">
-        <x:v>458</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M68" s="5" t="s"/>
       <x:c r="N68" s="5" t="s"/>
       <x:c r="O68" s="7" t="s">
-        <x:v>459</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A69" s="5" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B69" s="5" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C69" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D69" s="5" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E69" s="5" t="s">
-        <x:v>463</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F69" s="5" t="s">
-        <x:v>383</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G69" s="5" t="s"/>
       <x:c r="H69" s="5" t="s"/>
       <x:c r="I69" s="7" t="s">
-        <x:v>270</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J69" s="5" t="s">
-        <x:v>464</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="K69" s="5" t="s">
-        <x:v>465</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="L69" s="5" t="s">
-        <x:v>466</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="M69" s="5" t="s"/>
       <x:c r="N69" s="5" t="s"/>
       <x:c r="O69" s="7" t="s">
-        <x:v>467</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A70" s="5" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B70" s="5" t="s">
-        <x:v>468</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C70" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D70" s="5" t="s">
-        <x:v>469</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E70" s="5" t="s">
-        <x:v>470</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F70" s="5" t="s">
-        <x:v>471</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G70" s="5" t="s"/>
       <x:c r="H70" s="5" t="s"/>
       <x:c r="I70" s="7" t="s">
-        <x:v>472</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J70" s="5" t="s">
-        <x:v>473</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="K70" s="5" t="s">
-        <x:v>474</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="L70" s="5" t="s">
-        <x:v>471</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="M70" s="5" t="s"/>
       <x:c r="N70" s="5" t="s"/>
       <x:c r="O70" s="7" t="s">
-        <x:v>472</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A71" s="5" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B71" s="5" t="s">
-        <x:v>475</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C71" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D71" s="5" t="s">
-        <x:v>476</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E71" s="5" t="s">
-        <x:v>477</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F71" s="5" t="s">
-        <x:v>478</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G71" s="5" t="s"/>
       <x:c r="H71" s="5" t="s"/>
       <x:c r="I71" s="7" t="s">
-        <x:v>479</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J71" s="5" t="s">
-        <x:v>480</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="K71" s="5" t="s">
-        <x:v>481</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="L71" s="5" t="s">
-        <x:v>482</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="M71" s="5" t="s"/>
       <x:c r="N71" s="5" t="s"/>
       <x:c r="O71" s="7" t="s">
-        <x:v>483</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A72" s="5" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B72" s="5" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C72" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D72" s="5" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E72" s="5" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F72" s="5" t="s">
-        <x:v>488</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G72" s="5" t="s"/>
       <x:c r="H72" s="5" t="s"/>
       <x:c r="I72" s="7" t="s">
-        <x:v>489</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J72" s="5" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K72" s="5" t="s">
-        <x:v>491</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L72" s="5" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="M72" s="5" t="s"/>
       <x:c r="N72" s="5" t="s"/>
       <x:c r="O72" s="7" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A73" s="5" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B73" s="5" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C73" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D73" s="5" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E73" s="5" t="s">
-        <x:v>496</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F73" s="5" t="s">
-        <x:v>429</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G73" s="5" t="s"/>
       <x:c r="H73" s="5" t="s"/>
       <x:c r="I73" s="7" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J73" s="5" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="K73" s="5" t="s">
-        <x:v>108</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L73" s="5" t="s">
-        <x:v>429</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="M73" s="5" t="s"/>
       <x:c r="N73" s="5" t="s"/>
       <x:c r="O73" s="7" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A74" s="5" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B74" s="5" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C74" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D74" s="5" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E74" s="5" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F74" s="5" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G74" s="5" t="s"/>
       <x:c r="H74" s="5" t="s"/>
       <x:c r="I74" s="7" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J74" s="5" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="K74" s="5" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="L74" s="5" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="M74" s="5" t="s"/>
       <x:c r="N74" s="5" t="s"/>
       <x:c r="O74" s="7" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A75" s="5" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B75" s="5" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C75" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D75" s="5" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E75" s="5" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F75" s="5" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G75" s="5" t="s"/>
       <x:c r="H75" s="5" t="s"/>
       <x:c r="I75" s="7" t="s">
-        <x:v>513</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J75" s="5" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K75" s="5" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="L75" s="5" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="M75" s="5" t="s"/>
       <x:c r="N75" s="5" t="s"/>
       <x:c r="O75" s="7" t="s">
-        <x:v>118</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A76" s="5" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B76" s="5" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C76" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D76" s="5" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E76" s="5" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F76" s="5" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G76" s="5" t="s"/>
       <x:c r="H76" s="5" t="s"/>
       <x:c r="I76" s="7" t="s">
-        <x:v>521</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J76" s="5" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="K76" s="5" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="L76" s="5" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="M76" s="5" t="s"/>
       <x:c r="N76" s="5" t="s"/>
       <x:c r="O76" s="7" t="s">
-        <x:v>521</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A77" s="5" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B77" s="5" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C77" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D77" s="5" t="s">
-        <x:v>326</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E77" s="5" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F77" s="5" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G77" s="5" t="s"/>
       <x:c r="H77" s="5" t="s"/>
       <x:c r="I77" s="7" t="s">
-        <x:v>527</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J77" s="5" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="K77" s="5" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="L77" s="5" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="M77" s="5" t="s"/>
       <x:c r="N77" s="5" t="s"/>
       <x:c r="O77" s="7" t="s">
-        <x:v>531</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A78" s="5" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B78" s="5" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C78" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D78" s="5" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E78" s="5" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F78" s="5" t="s">
-        <x:v>467</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G78" s="5" t="s"/>
       <x:c r="H78" s="5" t="s"/>
       <x:c r="I78" s="7" t="s">
-        <x:v>536</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J78" s="5" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="K78" s="5" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="L78" s="5" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="M78" s="5" t="s"/>
       <x:c r="N78" s="5" t="s"/>
       <x:c r="O78" s="7" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A79" s="5" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B79" s="5" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C79" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D79" s="5" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E79" s="5" t="s">
-        <x:v>543</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F79" s="5" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G79" s="5" t="s"/>
       <x:c r="H79" s="5" t="s"/>
       <x:c r="I79" s="7" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J79" s="5" t="s">
-        <x:v>219</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="K79" s="5" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="L79" s="5" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
       <x:c r="M79" s="5" t="s"/>
       <x:c r="N79" s="5" t="s"/>
       <x:c r="O79" s="7" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A80" s="5" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B80" s="5" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C80" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D80" s="5" t="s">
-        <x:v>222</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E80" s="5" t="s">
-        <x:v>548</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F80" s="5" t="s">
-        <x:v>549</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G80" s="5" t="s"/>
       <x:c r="H80" s="5" t="s"/>
       <x:c r="I80" s="7" t="s">
-        <x:v>550</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J80" s="5" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K80" s="5" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="L80" s="5" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="M80" s="5" t="s"/>
       <x:c r="N80" s="5" t="s"/>
       <x:c r="O80" s="7" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A81" s="5" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B81" s="5" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C81" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D81" s="5" t="s">
-        <x:v>557</x:v>
-[...1 lines deleted...]
-      <x:c r="E81" s="5" t="s"/>
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E81" s="5" t="s">
+        <x:v>559</x:v>
+      </x:c>
       <x:c r="F81" s="5" t="s"/>
       <x:c r="G81" s="5" t="s"/>
       <x:c r="H81" s="5" t="s"/>
       <x:c r="I81" s="7" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="J81" s="5" t="s">
-        <x:v>559</x:v>
-[...1 lines deleted...]
-      <x:c r="K81" s="5" t="s"/>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="K81" s="5" t="s">
+        <x:v>548</x:v>
+      </x:c>
       <x:c r="L81" s="5" t="s"/>
       <x:c r="M81" s="5" t="s"/>
       <x:c r="N81" s="5" t="s"/>
       <x:c r="O81" s="7" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A82" s="5" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B82" s="5" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C82" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D82" s="5" t="s">
-        <x:v>562</x:v>
-[...1 lines deleted...]
-      <x:c r="E82" s="5" t="s"/>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E82" s="5" t="s">
+        <x:v>565</x:v>
+      </x:c>
       <x:c r="F82" s="5" t="s"/>
       <x:c r="G82" s="5" t="s"/>
       <x:c r="H82" s="5" t="s"/>
       <x:c r="I82" s="7" t="s">
-        <x:v>143</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J82" s="5" t="s">
-        <x:v>504</x:v>
-[...1 lines deleted...]
-      <x:c r="K82" s="5" t="s"/>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="K82" s="5" t="s">
+        <x:v>568</x:v>
+      </x:c>
       <x:c r="L82" s="5" t="s"/>
       <x:c r="M82" s="5" t="s"/>
       <x:c r="N82" s="5" t="s"/>
       <x:c r="O82" s="7" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A83" s="5" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B83" s="5" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C83" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D83" s="5" t="s">
-        <x:v>565</x:v>
-[...1 lines deleted...]
-      <x:c r="E83" s="5" t="s"/>
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E83" s="5" t="s">
+        <x:v>571</x:v>
+      </x:c>
       <x:c r="F83" s="5" t="s"/>
       <x:c r="G83" s="5" t="s"/>
       <x:c r="H83" s="5" t="s"/>
       <x:c r="I83" s="7" t="s">
-        <x:v>566</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J83" s="5" t="s">
-        <x:v>567</x:v>
-[...1 lines deleted...]
-      <x:c r="K83" s="5" t="s"/>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="K83" s="5" t="s">
+        <x:v>258</x:v>
+      </x:c>
       <x:c r="L83" s="5" t="s"/>
       <x:c r="M83" s="5" t="s"/>
       <x:c r="N83" s="5" t="s"/>
       <x:c r="O83" s="7" t="s">
-        <x:v>568</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A84" s="5" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B84" s="5" t="s">
-        <x:v>570</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C84" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D84" s="5" t="s">
-        <x:v>571</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E84" s="5" t="s">
-        <x:v>572</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F84" s="5" t="s">
-        <x:v>573</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G84" s="5" t="s"/>
       <x:c r="H84" s="5" t="s"/>
       <x:c r="I84" s="7" t="s">
-        <x:v>574</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="J84" s="5" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="K84" s="5" t="s">
-        <x:v>576</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="L84" s="5" t="s">
-        <x:v>577</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="M84" s="5" t="s"/>
       <x:c r="N84" s="5" t="s"/>
       <x:c r="O84" s="7" t="s">
-        <x:v>252</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A85" s="5" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B85" s="5" t="s">
-        <x:v>578</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C85" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D85" s="5" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E85" s="5" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F85" s="5" t="s">
-        <x:v>581</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G85" s="5" t="s"/>
       <x:c r="H85" s="5" t="s"/>
       <x:c r="I85" s="7" t="s">
-        <x:v>582</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J85" s="5" t="s">
-        <x:v>583</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="K85" s="5" t="s">
-        <x:v>67</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="L85" s="5" t="s">
-        <x:v>581</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="M85" s="5" t="s"/>
       <x:c r="N85" s="5" t="s"/>
       <x:c r="O85" s="7" t="s">
-        <x:v>582</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="5" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B86" s="5" t="s">
-        <x:v>584</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C86" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D86" s="5" t="s">
-        <x:v>585</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E86" s="5" t="s">
-        <x:v>53</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F86" s="5" t="s">
-        <x:v>586</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G86" s="5" t="s"/>
       <x:c r="H86" s="5" t="s"/>
       <x:c r="I86" s="7" t="s">
-        <x:v>502</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J86" s="5" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K86" s="5" t="s">
-        <x:v>588</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="L86" s="5" t="s">
-        <x:v>589</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="M86" s="5" t="s"/>
       <x:c r="N86" s="5" t="s"/>
       <x:c r="O86" s="7" t="s">
-        <x:v>590</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="5" t="s">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B87" s="5" t="s">
-        <x:v>592</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C87" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D87" s="5" t="s">
-        <x:v>593</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E87" s="5" t="s">
-        <x:v>594</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F87" s="5" t="s">
-        <x:v>595</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="G87" s="5" t="s"/>
       <x:c r="H87" s="5" t="s"/>
       <x:c r="I87" s="7" t="s">
-        <x:v>582</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J87" s="5" t="s">
-        <x:v>596</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K87" s="5" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="L87" s="5" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="M87" s="5" t="s"/>
       <x:c r="N87" s="5" t="s"/>
       <x:c r="O87" s="7" t="s">
-        <x:v>599</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="5" t="s">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B88" s="5" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C88" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D88" s="5" t="s">
-        <x:v>36</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E88" s="5" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F88" s="5" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G88" s="5" t="s"/>
       <x:c r="H88" s="5" t="s"/>
       <x:c r="I88" s="7" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J88" s="5" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K88" s="5" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L88" s="5" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="M88" s="5" t="s"/>
       <x:c r="N88" s="5" t="s"/>
       <x:c r="O88" s="7" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="5" t="s">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B89" s="5" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C89" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D89" s="5" t="s">
-        <x:v>607</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E89" s="5" t="s">
-        <x:v>608</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F89" s="5" t="s">
-        <x:v>123</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G89" s="5" t="s"/>
       <x:c r="H89" s="5" t="s"/>
       <x:c r="I89" s="7" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J89" s="5" t="s">
-        <x:v>604</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="K89" s="5" t="s">
-        <x:v>610</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="L89" s="5" t="s">
-        <x:v>611</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="M89" s="5" t="s"/>
       <x:c r="N89" s="5" t="s"/>
       <x:c r="O89" s="7" t="s">
-        <x:v>612</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="5" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B90" s="5" t="s">
-        <x:v>614</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C90" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D90" s="5" t="s">
-        <x:v>557</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E90" s="5" t="s">
-        <x:v>615</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F90" s="5" t="s">
-        <x:v>616</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G90" s="5" t="s"/>
       <x:c r="H90" s="5" t="s"/>
       <x:c r="I90" s="7" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J90" s="5" t="s">
-        <x:v>618</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="K90" s="5" t="s">
-        <x:v>250</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="L90" s="5" t="s">
-        <x:v>540</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="M90" s="5" t="s"/>
       <x:c r="N90" s="5" t="s"/>
       <x:c r="O90" s="7" t="s">
-        <x:v>394</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="5" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B91" s="5" t="s">
-        <x:v>619</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C91" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D91" s="5" t="s">
-        <x:v>620</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E91" s="5" t="s">
-        <x:v>621</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F91" s="5" t="s">
-        <x:v>622</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G91" s="5" t="s"/>
       <x:c r="H91" s="5" t="s"/>
       <x:c r="I91" s="7" t="s">
-        <x:v>623</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J91" s="5" t="s">
-        <x:v>624</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K91" s="5" t="s">
-        <x:v>625</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="L91" s="5" t="s">
-        <x:v>622</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="M91" s="5" t="s"/>
       <x:c r="N91" s="5" t="s"/>
       <x:c r="O91" s="7" t="s">
-        <x:v>623</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="5" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B92" s="5" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C92" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D92" s="5" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E92" s="5" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="F92" s="5" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="G92" s="5" t="s"/>
       <x:c r="H92" s="5" t="s"/>
       <x:c r="I92" s="7" t="s">
-        <x:v>628</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="J92" s="5" t="s">
-        <x:v>567</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="K92" s="5" t="s">
-        <x:v>311</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L92" s="5" t="s">
-        <x:v>629</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="M92" s="5" t="s"/>
       <x:c r="N92" s="5" t="s"/>
       <x:c r="O92" s="7" t="s">
-        <x:v>630</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="5" t="s">
-        <x:v>631</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B93" s="5" t="s">
-        <x:v>632</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C93" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D93" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E93" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F93" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G93" s="5" t="s"/>
       <x:c r="H93" s="5" t="s"/>
       <x:c r="I93" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J93" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K93" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L93" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="M93" s="5" t="s"/>
       <x:c r="N93" s="5" t="s"/>
       <x:c r="O93" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="5" t="s">
-        <x:v>631</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B94" s="5" t="s">
-        <x:v>637</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C94" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D94" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E94" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F94" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G94" s="5" t="s"/>
       <x:c r="H94" s="5" t="s"/>
       <x:c r="I94" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J94" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K94" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L94" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="M94" s="5" t="s"/>
       <x:c r="N94" s="5" t="s"/>
       <x:c r="O94" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="5" t="s">
-        <x:v>631</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B95" s="5" t="s">
-        <x:v>638</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C95" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D95" s="5" t="s">
-        <x:v>633</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E95" s="5" t="s">
-        <x:v>634</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F95" s="5" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G95" s="5" t="s"/>
       <x:c r="H95" s="5" t="s"/>
       <x:c r="I95" s="7" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J95" s="5" t="s">
-        <x:v>639</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K95" s="5" t="s">
-        <x:v>640</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="L95" s="5" t="s">
-        <x:v>641</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="M95" s="5" t="s"/>
       <x:c r="N95" s="5" t="s"/>
       <x:c r="O95" s="7" t="s">
-        <x:v>642</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="37" t="s">
-        <x:v>643</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B99" s="38" t="s"/>
       <x:c r="C99" s="38" t="s"/>
       <x:c r="D99" s="38" t="s"/>
       <x:c r="E99" s="38" t="s"/>
       <x:c r="F99" s="38" t="s"/>
       <x:c r="G99" s="38" t="s"/>
       <x:c r="H99" s="38" t="s"/>
       <x:c r="I99" s="38" t="s"/>
       <x:c r="J99" s="38" t="s"/>
       <x:c r="K99" s="38" t="s"/>
       <x:c r="L99" s="38" t="s"/>
       <x:c r="M99" s="38" t="s"/>
       <x:c r="N99" s="38" t="s"/>
       <x:c r="O99" s="39" t="s"/>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="40" t="s"/>
       <x:c r="B100" s="41" t="s"/>
       <x:c r="C100" s="41" t="s"/>
       <x:c r="D100" s="41" t="s"/>
       <x:c r="E100" s="41" t="s"/>
       <x:c r="F100" s="41" t="s"/>
       <x:c r="G100" s="41" t="s"/>
       <x:c r="H100" s="41" t="s"/>
@@ -8010,51 +8109,51 @@
       <x:c r="K101" s="41" t="s"/>
       <x:c r="L101" s="41" t="s"/>
       <x:c r="M101" s="41" t="s"/>
       <x:c r="N101" s="41" t="s"/>
       <x:c r="O101" s="42" t="s"/>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="40" t="s"/>
       <x:c r="B102" s="41" t="s"/>
       <x:c r="C102" s="41" t="s"/>
       <x:c r="D102" s="41" t="s"/>
       <x:c r="E102" s="41" t="s"/>
       <x:c r="F102" s="41" t="s"/>
       <x:c r="G102" s="41" t="s"/>
       <x:c r="H102" s="41" t="s"/>
       <x:c r="I102" s="41" t="s"/>
       <x:c r="J102" s="41" t="s"/>
       <x:c r="K102" s="41" t="s"/>
       <x:c r="L102" s="41" t="s"/>
       <x:c r="M102" s="41" t="s"/>
       <x:c r="N102" s="41" t="s"/>
       <x:c r="O102" s="42" t="s"/>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="43" t="s">
-        <x:v>644</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B103" s="44" t="s"/>
       <x:c r="C103" s="44" t="s"/>
       <x:c r="D103" s="44" t="s"/>
       <x:c r="E103" s="44" t="s"/>
       <x:c r="F103" s="44" t="s"/>
       <x:c r="G103" s="44" t="s"/>
       <x:c r="H103" s="44" t="s"/>
       <x:c r="I103" s="44" t="s"/>
       <x:c r="J103" s="44" t="s"/>
       <x:c r="K103" s="44" t="s"/>
       <x:c r="L103" s="44" t="s"/>
       <x:c r="M103" s="44" t="s"/>
       <x:c r="N103" s="44" t="s"/>
       <x:c r="O103" s="45" t="s"/>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="43" t="s"/>
       <x:c r="B104" s="44" t="s"/>
       <x:c r="C104" s="44" t="s"/>
       <x:c r="D104" s="44" t="s"/>
       <x:c r="E104" s="44" t="s"/>
       <x:c r="F104" s="44" t="s"/>
       <x:c r="G104" s="44" t="s"/>
       <x:c r="H104" s="44" t="s"/>
@@ -8333,51 +8432,51 @@
     <x:sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <x:selection activeCell="A1" sqref="A1 A1:G1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <x:cols>
     <x:col min="1" max="1" width="43.332031" style="0" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="18.132812" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="10.664062" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.664062" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="64.5" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A1" s="26" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="26" t="s"/>
       <x:c r="C1" s="26" t="s"/>
       <x:c r="D1" s="26" t="s"/>
       <x:c r="E1" s="26" t="s"/>
       <x:c r="F1" s="26" t="s"/>
       <x:c r="G1" s="26" t="s"/>
     </x:row>
     <x:row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A2" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B2" s="3" t="s"/>
       <x:c r="C2" s="3" t="s"/>
     </x:row>
     <x:row r="3" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A3" s="30" t="s"/>
       <x:c r="B3" s="31" t="s"/>
       <x:c r="C3" s="31" t="s"/>
       <x:c r="D3" s="30" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="31" t="s"/>
       <x:c r="F3" s="31" t="s"/>
       <x:c r="G3" s="31" t="s"/>
       <x:c r="H3" s="31" t="s"/>
       <x:c r="I3" s="32" t="s"/>
       <x:c r="J3" s="30" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K3" s="31" t="s"/>
       <x:c r="L3" s="31" t="s"/>
       <x:c r="M3" s="31" t="s"/>
       <x:c r="N3" s="31" t="s"/>
       <x:c r="O3" s="31" t="s"/>
     </x:row>
@@ -8464,3675 +8563,3987 @@
       </x:c>
       <x:c r="L5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O5" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A6" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="5" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5" t="s">
-        <x:v>362</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E6" s="5" t="s">
-        <x:v>646</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F6" s="5" t="s"/>
       <x:c r="G6" s="5" t="s"/>
       <x:c r="H6" s="5" t="s"/>
       <x:c r="I6" s="7" t="s">
-        <x:v>647</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J6" s="5" t="s">
-        <x:v>648</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="K6" s="5" t="s">
-        <x:v>371</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="L6" s="5" t="s"/>
       <x:c r="M6" s="5" t="s"/>
       <x:c r="N6" s="5" t="s"/>
       <x:c r="O6" s="7" t="s">
-        <x:v>649</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A7" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B7" s="5" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C7" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="5" t="s">
-        <x:v>339</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E7" s="5" t="s">
-        <x:v>650</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F7" s="5" t="s"/>
       <x:c r="G7" s="5" t="s"/>
       <x:c r="H7" s="5" t="s"/>
       <x:c r="I7" s="7" t="s">
-        <x:v>651</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J7" s="5" t="s">
-        <x:v>652</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K7" s="5" t="s">
-        <x:v>653</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="L7" s="5" t="s"/>
       <x:c r="M7" s="5" t="s"/>
       <x:c r="N7" s="5" t="s"/>
       <x:c r="O7" s="7" t="s">
-        <x:v>651</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A8" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="5" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C8" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D8" s="5" t="s">
-        <x:v>654</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E8" s="5" t="s">
-        <x:v>655</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F8" s="5" t="s"/>
       <x:c r="G8" s="5" t="s"/>
       <x:c r="H8" s="5" t="s"/>
       <x:c r="I8" s="7" t="s">
-        <x:v>656</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="J8" s="5" t="s">
-        <x:v>657</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="K8" s="5" t="s">
-        <x:v>658</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="L8" s="5" t="s"/>
       <x:c r="M8" s="5" t="s"/>
       <x:c r="N8" s="5" t="s"/>
       <x:c r="O8" s="7" t="s">
-        <x:v>659</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A9" s="5" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B9" s="5" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="5" t="s">
-        <x:v>660</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E9" s="5" t="s">
-        <x:v>661</x:v>
-[...1 lines deleted...]
-      <x:c r="F9" s="5" t="s"/>
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F9" s="5" t="s">
+        <x:v>672</x:v>
+      </x:c>
       <x:c r="G9" s="5" t="s"/>
       <x:c r="H9" s="5" t="s"/>
       <x:c r="I9" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J9" s="5" t="s">
-        <x:v>662</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="K9" s="5" t="s">
-        <x:v>663</x:v>
-[...1 lines deleted...]
-      <x:c r="L9" s="5" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="L9" s="5" t="s">
+        <x:v>675</x:v>
+      </x:c>
       <x:c r="M9" s="5" t="s"/>
       <x:c r="N9" s="5" t="s"/>
       <x:c r="O9" s="7" t="s">
-        <x:v>664</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A10" s="5" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B10" s="5" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D10" s="5" t="s">
-        <x:v>195</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="F10" s="5" t="s"/>
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F10" s="5" t="s">
+        <x:v>679</x:v>
+      </x:c>
       <x:c r="G10" s="5" t="s"/>
       <x:c r="H10" s="5" t="s"/>
       <x:c r="I10" s="7" t="s">
-        <x:v>411</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J10" s="5" t="s">
-        <x:v>479</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K10" s="5" t="s">
-        <x:v>601</x:v>
-[...1 lines deleted...]
-      <x:c r="L10" s="5" t="s"/>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="L10" s="5" t="s">
+        <x:v>679</x:v>
+      </x:c>
       <x:c r="M10" s="5" t="s"/>
       <x:c r="N10" s="5" t="s"/>
       <x:c r="O10" s="7" t="s">
-        <x:v>411</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A11" s="5" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="5" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C11" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="5" t="s">
-        <x:v>227</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E11" s="5" t="s">
-        <x:v>666</x:v>
-[...1 lines deleted...]
-      <x:c r="F11" s="5" t="s"/>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="F11" s="5" t="s">
+        <x:v>682</x:v>
+      </x:c>
       <x:c r="G11" s="5" t="s"/>
       <x:c r="H11" s="5" t="s"/>
       <x:c r="I11" s="7" t="s">
-        <x:v>667</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J11" s="5" t="s">
-        <x:v>668</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K11" s="5" t="s">
-        <x:v>669</x:v>
-[...1 lines deleted...]
-      <x:c r="L11" s="5" t="s"/>
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="L11" s="5" t="s">
+        <x:v>686</x:v>
+      </x:c>
       <x:c r="M11" s="5" t="s"/>
       <x:c r="N11" s="5" t="s"/>
       <x:c r="O11" s="7" t="s">
-        <x:v>670</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A12" s="5" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B12" s="5" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D12" s="5" t="s">
-        <x:v>671</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E12" s="5" t="s">
-        <x:v>672</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F12" s="5" t="s">
-        <x:v>673</x:v>
-[...1 lines deleted...]
-      <x:c r="G12" s="5" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G12" s="5" t="s">
+        <x:v>690</x:v>
+      </x:c>
       <x:c r="H12" s="5" t="s"/>
       <x:c r="I12" s="7" t="s">
-        <x:v>674</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J12" s="5" t="s">
-        <x:v>675</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K12" s="5" t="s">
-        <x:v>676</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L12" s="5" t="s">
-        <x:v>677</x:v>
-[...1 lines deleted...]
-      <x:c r="M12" s="5" t="s"/>
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="M12" s="5" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="N12" s="5" t="s"/>
       <x:c r="O12" s="7" t="s">
-        <x:v>678</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A13" s="5" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B13" s="5" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D13" s="5" t="s">
-        <x:v>679</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E13" s="5" t="s">
-        <x:v>680</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="5" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="G13" s="5" t="s"/>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="G13" s="5" t="s">
+        <x:v>696</x:v>
+      </x:c>
       <x:c r="H13" s="5" t="s"/>
       <x:c r="I13" s="7" t="s">
-        <x:v>682</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J13" s="5" t="s">
-        <x:v>683</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="K13" s="5" t="s">
-        <x:v>684</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L13" s="5" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="M13" s="5" t="s"/>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="M13" s="5" t="s">
+        <x:v>696</x:v>
+      </x:c>
       <x:c r="N13" s="5" t="s"/>
       <x:c r="O13" s="7" t="s">
-        <x:v>682</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A14" s="5" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B14" s="5" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
-        <x:v>685</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
-        <x:v>686</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
-        <x:v>687</x:v>
-[...1 lines deleted...]
-      <x:c r="G14" s="5" t="s"/>
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="G14" s="5" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="H14" s="5" t="s"/>
       <x:c r="I14" s="7" t="s">
-        <x:v>654</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="J14" s="5" t="s">
-        <x:v>688</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="K14" s="5" t="s">
-        <x:v>689</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="L14" s="5" t="s">
-        <x:v>690</x:v>
-[...1 lines deleted...]
-      <x:c r="M14" s="5" t="s"/>
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="M14" s="5" t="s">
+        <x:v>600</x:v>
+      </x:c>
       <x:c r="N14" s="5" t="s"/>
       <x:c r="O14" s="7" t="s">
-        <x:v>691</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A15" s="5" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B15" s="5" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C15" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D15" s="5" t="s">
-        <x:v>692</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E15" s="5" t="s">
-        <x:v>693</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F15" s="5" t="s">
-        <x:v>694</x:v>
-[...1 lines deleted...]
-      <x:c r="G15" s="5" t="s"/>
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="G15" s="5" t="s">
+        <x:v>696</x:v>
+      </x:c>
       <x:c r="H15" s="5" t="s"/>
       <x:c r="I15" s="7" t="s">
-        <x:v>682</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J15" s="5" t="s">
-        <x:v>695</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K15" s="5" t="s">
-        <x:v>696</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="L15" s="5" t="s">
-        <x:v>697</x:v>
-[...1 lines deleted...]
-      <x:c r="M15" s="5" t="s"/>
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="M15" s="5" t="s">
+        <x:v>710</x:v>
+      </x:c>
       <x:c r="N15" s="5" t="s"/>
       <x:c r="O15" s="7" t="s">
-        <x:v>698</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A16" s="5" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B16" s="5" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C16" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D16" s="5" t="s">
-        <x:v>699</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E16" s="5" t="s">
-        <x:v>700</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F16" s="5" t="s">
-        <x:v>701</x:v>
-[...1 lines deleted...]
-      <x:c r="G16" s="5" t="s"/>
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="G16" s="5" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="H16" s="5" t="s"/>
       <x:c r="I16" s="7" t="s">
-        <x:v>702</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J16" s="5" t="s">
-        <x:v>543</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K16" s="5" t="s">
-        <x:v>703</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="L16" s="5" t="s">
-        <x:v>701</x:v>
-[...1 lines deleted...]
-      <x:c r="M16" s="5" t="s"/>
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="M16" s="5" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="N16" s="5" t="s"/>
       <x:c r="O16" s="7" t="s">
-        <x:v>702</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:15" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <x:c r="A17" s="5" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B17" s="5" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="5" t="s">
-        <x:v>704</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E17" s="5" t="s">
-        <x:v>705</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F17" s="5" t="s">
-        <x:v>706</x:v>
-[...1 lines deleted...]
-      <x:c r="G17" s="5" t="s"/>
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="G17" s="5" t="s">
+        <x:v>719</x:v>
+      </x:c>
       <x:c r="H17" s="5" t="s"/>
       <x:c r="I17" s="7" t="s">
-        <x:v>707</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J17" s="5" t="s">
-        <x:v>708</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="K17" s="5" t="s">
-        <x:v>709</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="L17" s="5" t="s">
-        <x:v>710</x:v>
-[...1 lines deleted...]
-      <x:c r="M17" s="5" t="s"/>
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="M17" s="5" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="N17" s="5" t="s"/>
       <x:c r="O17" s="7" t="s">
-        <x:v>711</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A18" s="5" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B18" s="5" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C18" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D18" s="5" t="s">
-        <x:v>325</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E18" s="5" t="s">
-        <x:v>712</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F18" s="5" t="s">
-        <x:v>713</x:v>
-[...1 lines deleted...]
-      <x:c r="G18" s="5" t="s"/>
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="G18" s="5" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="H18" s="5" t="s"/>
       <x:c r="I18" s="7" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J18" s="5" t="s">
-        <x:v>715</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="K18" s="5" t="s">
-        <x:v>716</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="L18" s="5" t="s">
-        <x:v>717</x:v>
-[...1 lines deleted...]
-      <x:c r="M18" s="5" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="M18" s="5" t="s">
+        <x:v>726</x:v>
+      </x:c>
       <x:c r="N18" s="5" t="s"/>
       <x:c r="O18" s="7" t="s">
-        <x:v>718</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A19" s="5" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B19" s="5" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C19" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D19" s="5" t="s">
-        <x:v>719</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E19" s="5" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F19" s="5" t="s">
-        <x:v>721</x:v>
-[...1 lines deleted...]
-      <x:c r="G19" s="5" t="s"/>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="G19" s="5" t="s">
+        <x:v>730</x:v>
+      </x:c>
       <x:c r="H19" s="5" t="s"/>
       <x:c r="I19" s="7" t="s">
-        <x:v>472</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J19" s="5" t="s">
-        <x:v>722</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K19" s="5" t="s">
-        <x:v>723</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="L19" s="5" t="s">
-        <x:v>721</x:v>
-[...1 lines deleted...]
-      <x:c r="M19" s="5" t="s"/>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="M19" s="5" t="s">
+        <x:v>730</x:v>
+      </x:c>
       <x:c r="N19" s="5" t="s"/>
       <x:c r="O19" s="7" t="s">
-        <x:v>472</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A20" s="5" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B20" s="5" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C20" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D20" s="5" t="s">
-        <x:v>80</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E20" s="5" t="s">
-        <x:v>724</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F20" s="5" t="s">
-        <x:v>725</x:v>
-[...1 lines deleted...]
-      <x:c r="G20" s="5" t="s"/>
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="G20" s="5" t="s">
+        <x:v>735</x:v>
+      </x:c>
       <x:c r="H20" s="5" t="s"/>
       <x:c r="I20" s="7" t="s">
-        <x:v>726</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="J20" s="5" t="s">
-        <x:v>685</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="K20" s="5" t="s">
-        <x:v>727</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="L20" s="5" t="s">
-        <x:v>701</x:v>
-[...1 lines deleted...]
-      <x:c r="M20" s="5" t="s"/>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="M20" s="5" t="s">
+        <x:v>694</x:v>
+      </x:c>
       <x:c r="N20" s="5" t="s"/>
       <x:c r="O20" s="7" t="s">
-        <x:v>728</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A21" s="5" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B21" s="5" t="s">
-        <x:v>131</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C21" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D21" s="5" t="s">
-        <x:v>729</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E21" s="5" t="s">
-        <x:v>380</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F21" s="5" t="s">
-        <x:v>730</x:v>
-[...1 lines deleted...]
-      <x:c r="G21" s="5" t="s"/>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="G21" s="5" t="s">
+        <x:v>741</x:v>
+      </x:c>
       <x:c r="H21" s="5" t="s"/>
       <x:c r="I21" s="7" t="s">
-        <x:v>719</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J21" s="5" t="s">
-        <x:v>731</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="K21" s="5" t="s">
-        <x:v>482</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L21" s="5" t="s">
-        <x:v>732</x:v>
-[...1 lines deleted...]
-      <x:c r="M21" s="5" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="M21" s="5" t="s">
+        <x:v>237</x:v>
+      </x:c>
       <x:c r="N21" s="5" t="s"/>
       <x:c r="O21" s="7" t="s">
-        <x:v>733</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A22" s="5" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B22" s="5" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C22" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D22" s="5" t="s">
-        <x:v>734</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E22" s="5" t="s">
-        <x:v>735</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F22" s="5" t="s">
-        <x:v>736</x:v>
-[...1 lines deleted...]
-      <x:c r="G22" s="5" t="s"/>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="G22" s="5" t="s">
+        <x:v>746</x:v>
+      </x:c>
       <x:c r="H22" s="5" t="s"/>
       <x:c r="I22" s="7" t="s">
-        <x:v>737</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J22" s="5" t="s">
-        <x:v>738</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="K22" s="5" t="s">
-        <x:v>78</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="L22" s="5" t="s">
-        <x:v>736</x:v>
-[...1 lines deleted...]
-      <x:c r="M22" s="5" t="s"/>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="M22" s="5" t="s">
+        <x:v>746</x:v>
+      </x:c>
       <x:c r="N22" s="5" t="s"/>
       <x:c r="O22" s="7" t="s">
-        <x:v>737</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A23" s="5" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B23" s="5" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C23" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D23" s="5" t="s">
-        <x:v>333</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E23" s="5" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F23" s="5" t="s">
-        <x:v>573</x:v>
-[...1 lines deleted...]
-      <x:c r="G23" s="5" t="s"/>
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="G23" s="5" t="s">
+        <x:v>751</x:v>
+      </x:c>
       <x:c r="H23" s="5" t="s"/>
       <x:c r="I23" s="7" t="s">
-        <x:v>740</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J23" s="5" t="s">
-        <x:v>298</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="K23" s="5" t="s">
-        <x:v>741</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L23" s="5" t="s">
-        <x:v>742</x:v>
-[...1 lines deleted...]
-      <x:c r="M23" s="5" t="s"/>
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="M23" s="5" t="s">
+        <x:v>754</x:v>
+      </x:c>
       <x:c r="N23" s="5" t="s"/>
       <x:c r="O23" s="7" t="s">
-        <x:v>488</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A24" s="5" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B24" s="5" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C24" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D24" s="5" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E24" s="5" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F24" s="5" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="G24" s="5" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="E24" s="5" t="s">
-[...5 lines deleted...]
-      <x:c r="G24" s="5" t="s"/>
       <x:c r="H24" s="5" t="s"/>
       <x:c r="I24" s="7" t="s">
-        <x:v>744</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="J24" s="5" t="s">
-        <x:v>745</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K24" s="5" t="s">
-        <x:v>433</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="L24" s="5" t="s">
-        <x:v>746</x:v>
-[...1 lines deleted...]
-      <x:c r="M24" s="5" t="s"/>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="M24" s="5" t="s">
+        <x:v>758</x:v>
+      </x:c>
       <x:c r="N24" s="5" t="s"/>
       <x:c r="O24" s="7" t="s">
-        <x:v>303</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A25" s="5" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B25" s="5" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C25" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D25" s="5" t="s">
-        <x:v>747</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E25" s="5" t="s">
-        <x:v>748</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F25" s="5" t="s">
-        <x:v>301</x:v>
-[...1 lines deleted...]
-      <x:c r="G25" s="5" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="G25" s="5" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="H25" s="5" t="s"/>
       <x:c r="I25" s="7" t="s">
-        <x:v>749</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="J25" s="5" t="s">
-        <x:v>750</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="K25" s="5" t="s">
-        <x:v>99</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="L25" s="5" t="s">
-        <x:v>301</x:v>
-[...1 lines deleted...]
-      <x:c r="M25" s="5" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="M25" s="5" t="s">
+        <x:v>21</x:v>
+      </x:c>
       <x:c r="N25" s="5" t="s"/>
       <x:c r="O25" s="7" t="s">
-        <x:v>749</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A26" s="5" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B26" s="5" t="s">
-        <x:v>172</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C26" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D26" s="5" t="s">
-        <x:v>751</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E26" s="5" t="s">
-        <x:v>752</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F26" s="5" t="s">
-        <x:v>753</x:v>
-[...1 lines deleted...]
-      <x:c r="G26" s="5" t="s"/>
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="G26" s="5" t="s">
+        <x:v>739</x:v>
+      </x:c>
       <x:c r="H26" s="5" t="s"/>
       <x:c r="I26" s="7" t="s">
-        <x:v>754</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="J26" s="5" t="s">
-        <x:v>546</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="K26" s="5" t="s">
-        <x:v>696</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="L26" s="5" t="s">
-        <x:v>755</x:v>
-[...1 lines deleted...]
-      <x:c r="M26" s="5" t="s"/>
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="M26" s="5" t="s">
+        <x:v>767</x:v>
+      </x:c>
       <x:c r="N26" s="5" t="s"/>
       <x:c r="O26" s="7" t="s">
-        <x:v>756</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A27" s="5" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B27" s="5" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C27" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D27" s="5" t="s">
-        <x:v>757</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E27" s="5" t="s">
-        <x:v>128</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F27" s="5" t="s">
-        <x:v>350</x:v>
-[...1 lines deleted...]
-      <x:c r="G27" s="5" t="s"/>
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="G27" s="5" t="s">
+        <x:v>771</x:v>
+      </x:c>
       <x:c r="H27" s="5" t="s"/>
       <x:c r="I27" s="7" t="s">
-        <x:v>758</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="J27" s="5" t="s">
-        <x:v>759</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="K27" s="5" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="L27" s="5" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="M27" s="5" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="L27" s="5" t="s">
-[...2 lines deleted...]
-      <x:c r="M27" s="5" t="s"/>
       <x:c r="N27" s="5" t="s"/>
       <x:c r="O27" s="7" t="s">
-        <x:v>761</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A28" s="5" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B28" s="5" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C28" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D28" s="5" t="s">
-        <x:v>762</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E28" s="5" t="s">
-        <x:v>763</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F28" s="5" t="s">
-        <x:v>764</x:v>
-[...1 lines deleted...]
-      <x:c r="G28" s="5" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G28" s="5" t="s">
+        <x:v>652</x:v>
+      </x:c>
       <x:c r="H28" s="5" t="s"/>
       <x:c r="I28" s="7" t="s">
-        <x:v>765</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="J28" s="5" t="s">
-        <x:v>766</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="K28" s="5" t="s">
-        <x:v>767</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="L28" s="5" t="s">
-        <x:v>764</x:v>
-[...1 lines deleted...]
-      <x:c r="M28" s="5" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="M28" s="5" t="s">
+        <x:v>652</x:v>
+      </x:c>
       <x:c r="N28" s="5" t="s"/>
       <x:c r="O28" s="7" t="s">
-        <x:v>765</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A29" s="5" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B29" s="5" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C29" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D29" s="5" t="s">
-        <x:v>341</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E29" s="5" t="s">
-        <x:v>768</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F29" s="5" t="s">
-        <x:v>769</x:v>
-[...1 lines deleted...]
-      <x:c r="G29" s="5" t="s"/>
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="G29" s="5" t="s">
+        <x:v>574</x:v>
+      </x:c>
       <x:c r="H29" s="5" t="s"/>
       <x:c r="I29" s="7" t="s">
-        <x:v>770</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J29" s="5" t="s">
-        <x:v>771</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="K29" s="5" t="s">
-        <x:v>85</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="L29" s="5" t="s">
-        <x:v>772</x:v>
-[...1 lines deleted...]
-      <x:c r="M29" s="5" t="s"/>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="M29" s="5" t="s">
+        <x:v>591</x:v>
+      </x:c>
       <x:c r="N29" s="5" t="s"/>
       <x:c r="O29" s="7" t="s">
-        <x:v>233</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A30" s="5" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B30" s="5" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C30" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D30" s="5" t="s">
-        <x:v>773</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E30" s="5" t="s">
-        <x:v>774</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F30" s="5" t="s">
-        <x:v>775</x:v>
-[...1 lines deleted...]
-      <x:c r="G30" s="5" t="s"/>
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="G30" s="5" t="s">
+        <x:v>790</x:v>
+      </x:c>
       <x:c r="H30" s="5" t="s"/>
       <x:c r="I30" s="7" t="s">
-        <x:v>776</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J30" s="5" t="s">
-        <x:v>777</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="K30" s="5" t="s">
-        <x:v>778</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="L30" s="5" t="s">
-        <x:v>779</x:v>
-[...1 lines deleted...]
-      <x:c r="M30" s="5" t="s"/>
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="M30" s="5" t="s">
+        <x:v>795</x:v>
+      </x:c>
       <x:c r="N30" s="5" t="s"/>
       <x:c r="O30" s="7" t="s">
-        <x:v>249</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A31" s="5" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B31" s="5" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C31" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D31" s="5" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E31" s="5" t="s">
-        <x:v>781</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F31" s="5" t="s">
-        <x:v>782</x:v>
-[...1 lines deleted...]
-      <x:c r="G31" s="5" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="G31" s="5" t="s">
+        <x:v>798</x:v>
+      </x:c>
       <x:c r="H31" s="5" t="s"/>
       <x:c r="I31" s="7" t="s">
-        <x:v>783</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J31" s="5" t="s">
-        <x:v>213</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="K31" s="5" t="s">
-        <x:v>671</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="L31" s="5" t="s">
-        <x:v>782</x:v>
-[...1 lines deleted...]
-      <x:c r="M31" s="5" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="M31" s="5" t="s">
+        <x:v>798</x:v>
+      </x:c>
       <x:c r="N31" s="5" t="s"/>
       <x:c r="O31" s="7" t="s">
-        <x:v>783</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A32" s="5" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B32" s="5" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C32" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D32" s="5" t="s">
-        <x:v>784</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E32" s="5" t="s">
-        <x:v>163</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F32" s="5" t="s">
-        <x:v>785</x:v>
-[...1 lines deleted...]
-      <x:c r="G32" s="5" t="s"/>
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="G32" s="5" t="s">
+        <x:v>804</x:v>
+      </x:c>
       <x:c r="H32" s="5" t="s"/>
       <x:c r="I32" s="7" t="s">
-        <x:v>552</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J32" s="5" t="s">
-        <x:v>786</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="K32" s="5" t="s">
-        <x:v>787</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L32" s="5" t="s">
-        <x:v>788</x:v>
-[...1 lines deleted...]
-      <x:c r="M32" s="5" t="s"/>
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="M32" s="5" t="s">
+        <x:v>807</x:v>
+      </x:c>
       <x:c r="N32" s="5" t="s"/>
       <x:c r="O32" s="7" t="s">
-        <x:v>341</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A33" s="5" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B33" s="5" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C33" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D33" s="5" t="s">
-        <x:v>789</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E33" s="5" t="s">
-        <x:v>790</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F33" s="5" t="s">
-        <x:v>734</x:v>
-[...1 lines deleted...]
-      <x:c r="G33" s="5" t="s"/>
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="G33" s="5" t="s">
+        <x:v>811</x:v>
+      </x:c>
       <x:c r="H33" s="5" t="s"/>
       <x:c r="I33" s="7" t="s">
-        <x:v>791</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="J33" s="5" t="s">
-        <x:v>792</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="K33" s="5" t="s">
-        <x:v>563</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="L33" s="5" t="s">
-        <x:v>793</x:v>
-[...1 lines deleted...]
-      <x:c r="M33" s="5" t="s"/>
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="M33" s="5" t="s">
+        <x:v>816</x:v>
+      </x:c>
       <x:c r="N33" s="5" t="s"/>
       <x:c r="O33" s="7" t="s">
-        <x:v>794</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A34" s="5" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B34" s="5" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C34" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D34" s="5" t="s">
-        <x:v>795</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E34" s="5" t="s">
-        <x:v>796</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F34" s="5" t="s">
-        <x:v>521</x:v>
-[...1 lines deleted...]
-      <x:c r="G34" s="5" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G34" s="5" t="s">
+        <x:v>366</x:v>
+      </x:c>
       <x:c r="H34" s="5" t="s"/>
       <x:c r="I34" s="7" t="s">
-        <x:v>797</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="J34" s="5" t="s">
-        <x:v>798</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="K34" s="5" t="s">
-        <x:v>799</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="L34" s="5" t="s">
-        <x:v>521</x:v>
-[...1 lines deleted...]
-      <x:c r="M34" s="5" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="M34" s="5" t="s">
+        <x:v>366</x:v>
+      </x:c>
       <x:c r="N34" s="5" t="s"/>
       <x:c r="O34" s="7" t="s">
-        <x:v>797</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A35" s="5" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B35" s="5" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C35" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D35" s="5" t="s">
-        <x:v>800</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E35" s="5" t="s">
-        <x:v>740</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F35" s="5" t="s">
-        <x:v>801</x:v>
-[...1 lines deleted...]
-      <x:c r="G35" s="5" t="s"/>
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="G35" s="5" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="H35" s="5" t="s"/>
       <x:c r="I35" s="7" t="s">
-        <x:v>616</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="J35" s="5" t="s">
-        <x:v>802</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="K35" s="5" t="s">
-        <x:v>803</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="L35" s="5" t="s">
-        <x:v>804</x:v>
-[...1 lines deleted...]
-      <x:c r="M35" s="5" t="s"/>
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="M35" s="5" t="s">
+        <x:v>195</x:v>
+      </x:c>
       <x:c r="N35" s="5" t="s"/>
       <x:c r="O35" s="7" t="s">
-        <x:v>634</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O36" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <x:c r="A37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O37" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15" x14ac:dyDescent="0.45">
       <x:c r="A38" s="35" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O38" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A39" s="5" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B39" s="5" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C39" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D39" s="5" t="s">
-        <x:v>764</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E39" s="5" t="s">
-        <x:v>805</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F39" s="5" t="s">
-        <x:v>806</x:v>
-[...1 lines deleted...]
-      <x:c r="G39" s="5" t="s"/>
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="G39" s="5" t="s">
+        <x:v>827</x:v>
+      </x:c>
       <x:c r="H39" s="5" t="s"/>
       <x:c r="I39" s="7" t="s">
-        <x:v>807</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="J39" s="5" t="s">
-        <x:v>808</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K39" s="5" t="s">
-        <x:v>809</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="L39" s="5" t="s">
-        <x:v>810</x:v>
-[...1 lines deleted...]
-      <x:c r="M39" s="5" t="s"/>
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="M39" s="5" t="s">
+        <x:v>831</x:v>
+      </x:c>
       <x:c r="N39" s="5" t="s"/>
       <x:c r="O39" s="7" t="s">
-        <x:v>811</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A40" s="5" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B40" s="5" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C40" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D40" s="5" t="s">
-        <x:v>812</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E40" s="5" t="s">
-        <x:v>813</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F40" s="5" t="s">
-        <x:v>814</x:v>
-[...1 lines deleted...]
-      <x:c r="G40" s="5" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G40" s="5" t="s">
+        <x:v>770</x:v>
+      </x:c>
       <x:c r="H40" s="5" t="s"/>
       <x:c r="I40" s="7" t="s">
-        <x:v>815</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="J40" s="5" t="s">
-        <x:v>788</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="K40" s="5" t="s">
-        <x:v>816</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="L40" s="5" t="s">
-        <x:v>814</x:v>
-[...1 lines deleted...]
-      <x:c r="M40" s="5" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="M40" s="5" t="s">
+        <x:v>770</x:v>
+      </x:c>
       <x:c r="N40" s="5" t="s"/>
       <x:c r="O40" s="7" t="s">
-        <x:v>815</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <x:c r="A41" s="5" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B41" s="5" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C41" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D41" s="5" t="s">
-        <x:v>388</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E41" s="5" t="s">
-        <x:v>817</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="F41" s="5" t="s">
-        <x:v>653</x:v>
-[...1 lines deleted...]
-      <x:c r="G41" s="5" t="s"/>
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="G41" s="5" t="s">
+        <x:v>840</x:v>
+      </x:c>
       <x:c r="H41" s="5" t="s"/>
       <x:c r="I41" s="7" t="s">
-        <x:v>818</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J41" s="5" t="s">
-        <x:v>819</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K41" s="5" t="s">
-        <x:v>820</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="L41" s="5" t="s">
-        <x:v>821</x:v>
-[...1 lines deleted...]
-      <x:c r="M41" s="5" t="s"/>
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="M41" s="5" t="s">
+        <x:v>843</x:v>
+      </x:c>
       <x:c r="N41" s="5" t="s"/>
       <x:c r="O41" s="7" t="s">
-        <x:v>822</x:v>
+        <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A42" s="5" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B42" s="5" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C42" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D42" s="5" t="s">
-        <x:v>823</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E42" s="5" t="s">
-        <x:v>824</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F42" s="5" t="s">
-        <x:v>370</x:v>
-[...1 lines deleted...]
-      <x:c r="G42" s="5" t="s"/>
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="G42" s="5" t="s">
+        <x:v>463</x:v>
+      </x:c>
       <x:c r="H42" s="5" t="s"/>
       <x:c r="I42" s="7" t="s">
-        <x:v>825</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J42" s="5" t="s">
-        <x:v>826</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="K42" s="5" t="s">
-        <x:v>827</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="L42" s="5" t="s">
-        <x:v>828</x:v>
-[...1 lines deleted...]
-      <x:c r="M42" s="5" t="s"/>
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="M42" s="5" t="s">
+        <x:v>716</x:v>
+      </x:c>
       <x:c r="N42" s="5" t="s"/>
       <x:c r="O42" s="7" t="s">
-        <x:v>829</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A43" s="5" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B43" s="5" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C43" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D43" s="5" t="s">
-        <x:v>830</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E43" s="5" t="s">
-        <x:v>831</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F43" s="5" t="s">
-        <x:v>832</x:v>
-[...1 lines deleted...]
-      <x:c r="G43" s="5" t="s"/>
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="G43" s="5" t="s">
+        <x:v>854</x:v>
+      </x:c>
       <x:c r="H43" s="5" t="s"/>
       <x:c r="I43" s="7" t="s">
-        <x:v>357</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J43" s="5" t="s">
-        <x:v>833</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="K43" s="5" t="s">
-        <x:v>680</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="L43" s="5" t="s">
-        <x:v>832</x:v>
-[...1 lines deleted...]
-      <x:c r="M43" s="5" t="s"/>
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="M43" s="5" t="s">
+        <x:v>854</x:v>
+      </x:c>
       <x:c r="N43" s="5" t="s"/>
       <x:c r="O43" s="7" t="s">
-        <x:v>357</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A44" s="5" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B44" s="5" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C44" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D44" s="5" t="s">
-        <x:v>834</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E44" s="5" t="s">
-        <x:v>835</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F44" s="5" t="s">
-        <x:v>690</x:v>
-[...1 lines deleted...]
-      <x:c r="G44" s="5" t="s"/>
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="G44" s="5" t="s">
+        <x:v>858</x:v>
+      </x:c>
       <x:c r="H44" s="5" t="s"/>
       <x:c r="I44" s="7" t="s">
-        <x:v>836</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="J44" s="5" t="s">
-        <x:v>837</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K44" s="5" t="s">
-        <x:v>658</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L44" s="5" t="s">
-        <x:v>838</x:v>
-[...1 lines deleted...]
-      <x:c r="M44" s="5" t="s"/>
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="M44" s="5" t="s">
+        <x:v>408</x:v>
+      </x:c>
       <x:c r="N44" s="5" t="s"/>
       <x:c r="O44" s="7" t="s">
-        <x:v>839</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A45" s="5" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B45" s="5" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C45" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D45" s="5" t="s">
-        <x:v>840</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E45" s="5" t="s">
-        <x:v>386</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="F45" s="5" t="s">
-        <x:v>841</x:v>
-[...1 lines deleted...]
-      <x:c r="G45" s="5" t="s"/>
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="G45" s="5" t="s">
+        <x:v>865</x:v>
+      </x:c>
       <x:c r="H45" s="5" t="s"/>
       <x:c r="I45" s="7" t="s">
-        <x:v>252</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="J45" s="5" t="s">
-        <x:v>842</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="K45" s="5" t="s">
-        <x:v>843</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L45" s="5" t="s">
-        <x:v>844</x:v>
-[...1 lines deleted...]
-      <x:c r="M45" s="5" t="s"/>
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="M45" s="5" t="s">
+        <x:v>868</x:v>
+      </x:c>
       <x:c r="N45" s="5" t="s"/>
       <x:c r="O45" s="7" t="s">
-        <x:v>845</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A46" s="5" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B46" s="5" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C46" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D46" s="5" t="s">
-        <x:v>846</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E46" s="5" t="s">
-        <x:v>847</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F46" s="5" t="s">
-        <x:v>297</x:v>
-[...1 lines deleted...]
-      <x:c r="G46" s="5" t="s"/>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="G46" s="5" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="H46" s="5" t="s"/>
       <x:c r="I46" s="7" t="s">
-        <x:v>848</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="J46" s="5" t="s">
-        <x:v>849</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="K46" s="5" t="s">
-        <x:v>850</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="L46" s="5" t="s">
-        <x:v>297</x:v>
-[...1 lines deleted...]
-      <x:c r="M46" s="5" t="s"/>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="M46" s="5" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="N46" s="5" t="s"/>
       <x:c r="O46" s="7" t="s">
-        <x:v>848</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A47" s="5" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B47" s="5" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C47" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D47" s="5" t="s">
-        <x:v>851</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E47" s="5" t="s">
-        <x:v>852</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F47" s="5" t="s">
-        <x:v>853</x:v>
-[...1 lines deleted...]
-      <x:c r="G47" s="5" t="s"/>
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="G47" s="5" t="s">
+        <x:v>336</x:v>
+      </x:c>
       <x:c r="H47" s="5" t="s"/>
       <x:c r="I47" s="7" t="s">
-        <x:v>854</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="J47" s="5" t="s">
-        <x:v>209</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="K47" s="5" t="s">
-        <x:v>855</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="L47" s="5" t="s">
-        <x:v>506</x:v>
-[...1 lines deleted...]
-      <x:c r="M47" s="5" t="s"/>
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="M47" s="5" t="s">
+        <x:v>875</x:v>
+      </x:c>
       <x:c r="N47" s="5" t="s"/>
       <x:c r="O47" s="7" t="s">
-        <x:v>856</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A48" s="5" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B48" s="5" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C48" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D48" s="5" t="s">
-        <x:v>857</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E48" s="5" t="s">
-        <x:v>858</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F48" s="5" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="G48" s="5" t="s"/>
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="G48" s="5" t="s">
+        <x:v>228</x:v>
+      </x:c>
       <x:c r="H48" s="5" t="s"/>
       <x:c r="I48" s="7" t="s">
-        <x:v>761</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="J48" s="5" t="s">
-        <x:v>859</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="K48" s="5" t="s">
-        <x:v>860</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="L48" s="5" t="s">
-        <x:v>265</x:v>
-[...1 lines deleted...]
-      <x:c r="M48" s="5" t="s"/>
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="M48" s="5" t="s">
+        <x:v>880</x:v>
+      </x:c>
       <x:c r="N48" s="5" t="s"/>
       <x:c r="O48" s="7" t="s">
-        <x:v>861</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A49" s="5" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B49" s="5" t="s">
-        <x:v>329</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C49" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D49" s="5" t="s">
-        <x:v>862</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E49" s="5" t="s">
-        <x:v>863</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F49" s="5" t="s">
-        <x:v>402</x:v>
-[...1 lines deleted...]
-      <x:c r="G49" s="5" t="s"/>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="G49" s="5" t="s">
+        <x:v>882</x:v>
+      </x:c>
       <x:c r="H49" s="5" t="s"/>
       <x:c r="I49" s="7" t="s">
-        <x:v>864</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J49" s="5" t="s">
-        <x:v>865</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="K49" s="5" t="s">
-        <x:v>866</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="L49" s="5" t="s">
-        <x:v>402</x:v>
-[...1 lines deleted...]
-      <x:c r="M49" s="5" t="s"/>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="M49" s="5" t="s">
+        <x:v>882</x:v>
+      </x:c>
       <x:c r="N49" s="5" t="s"/>
       <x:c r="O49" s="7" t="s">
-        <x:v>864</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A50" s="5" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B50" s="5" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C50" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D50" s="5" t="s">
-        <x:v>762</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E50" s="5" t="s">
-        <x:v>867</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F50" s="5" t="s">
-        <x:v>868</x:v>
-[...1 lines deleted...]
-      <x:c r="G50" s="5" t="s"/>
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="G50" s="5" t="s">
+        <x:v>886</x:v>
+      </x:c>
       <x:c r="H50" s="5" t="s"/>
       <x:c r="I50" s="7" t="s">
-        <x:v>869</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J50" s="5" t="s">
-        <x:v>870</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="K50" s="5" t="s">
-        <x:v>871</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L50" s="5" t="s">
-        <x:v>839</x:v>
-[...1 lines deleted...]
-      <x:c r="M50" s="5" t="s"/>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="M50" s="5" t="s">
+        <x:v>784</x:v>
+      </x:c>
       <x:c r="N50" s="5" t="s"/>
       <x:c r="O50" s="7" t="s">
-        <x:v>114</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O51" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O52" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A53" s="35" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O53" s="36" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A54" s="5" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B54" s="5" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C54" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D54" s="5" t="s">
-        <x:v>872</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E54" s="5" t="s">
-        <x:v>873</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F54" s="5" t="s">
-        <x:v>874</x:v>
-[...1 lines deleted...]
-      <x:c r="G54" s="5" t="s"/>
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="G54" s="5" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="H54" s="5" t="s"/>
       <x:c r="I54" s="7" t="s">
-        <x:v>875</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="J54" s="5" t="s">
-        <x:v>876</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="K54" s="5" t="s">
-        <x:v>877</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L54" s="5" t="s">
-        <x:v>878</x:v>
-[...1 lines deleted...]
-      <x:c r="M54" s="5" t="s"/>
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="M54" s="5" t="s">
+        <x:v>859</x:v>
+      </x:c>
       <x:c r="N54" s="5" t="s"/>
       <x:c r="O54" s="7" t="s">
-        <x:v>879</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A55" s="5" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B55" s="5" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C55" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D55" s="5" t="s">
-        <x:v>188</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E55" s="5" t="s">
-        <x:v>62</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F55" s="5" t="s">
-        <x:v>880</x:v>
-[...1 lines deleted...]
-      <x:c r="G55" s="5" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G55" s="5" t="s">
+        <x:v>894</x:v>
+      </x:c>
       <x:c r="H55" s="5" t="s"/>
       <x:c r="I55" s="7" t="s">
-        <x:v>881</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J55" s="5" t="s">
-        <x:v>797</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="K55" s="5" t="s">
-        <x:v>882</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="L55" s="5" t="s">
-        <x:v>880</x:v>
-[...1 lines deleted...]
-      <x:c r="M55" s="5" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="M55" s="5" t="s">
+        <x:v>894</x:v>
+      </x:c>
       <x:c r="N55" s="5" t="s"/>
       <x:c r="O55" s="7" t="s">
-        <x:v>881</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A56" s="5" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B56" s="5" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C56" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D56" s="5" t="s">
-        <x:v>337</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E56" s="5" t="s">
-        <x:v>883</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F56" s="5" t="s">
-        <x:v>290</x:v>
-[...1 lines deleted...]
-      <x:c r="G56" s="5" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="G56" s="5" t="s">
+        <x:v>399</x:v>
+      </x:c>
       <x:c r="H56" s="5" t="s"/>
       <x:c r="I56" s="7" t="s">
-        <x:v>688</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="J56" s="5" t="s">
-        <x:v>884</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="K56" s="5" t="s">
-        <x:v>885</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="L56" s="5" t="s">
-        <x:v>886</x:v>
-[...1 lines deleted...]
-      <x:c r="M56" s="5" t="s"/>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="M56" s="5" t="s">
+        <x:v>734</x:v>
+      </x:c>
       <x:c r="N56" s="5" t="s"/>
       <x:c r="O56" s="7" t="s">
-        <x:v>887</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A57" s="5" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B57" s="5" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C57" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D57" s="5" t="s">
-        <x:v>888</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E57" s="5" t="s">
-        <x:v>889</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F57" s="5" t="s">
-        <x:v>505</x:v>
-[...1 lines deleted...]
-      <x:c r="G57" s="5" t="s"/>
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="G57" s="5" t="s">
+        <x:v>904</x:v>
+      </x:c>
       <x:c r="H57" s="5" t="s"/>
       <x:c r="I57" s="7" t="s">
-        <x:v>890</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="J57" s="5" t="s">
-        <x:v>574</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="K57" s="5" t="s">
-        <x:v>891</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="L57" s="5" t="s">
-        <x:v>892</x:v>
-[...1 lines deleted...]
-      <x:c r="M57" s="5" t="s"/>
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="M57" s="5" t="s">
+        <x:v>908</x:v>
+      </x:c>
       <x:c r="N57" s="5" t="s"/>
       <x:c r="O57" s="7" t="s">
-        <x:v>893</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A58" s="5" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B58" s="5" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C58" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D58" s="5" t="s">
-        <x:v>894</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E58" s="5" t="s">
-        <x:v>895</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F58" s="5" t="s">
-        <x:v>896</x:v>
-[...1 lines deleted...]
-      <x:c r="G58" s="5" t="s"/>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="G58" s="5" t="s">
+        <x:v>864</x:v>
+      </x:c>
       <x:c r="H58" s="5" t="s"/>
       <x:c r="I58" s="7" t="s">
-        <x:v>897</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J58" s="5" t="s">
-        <x:v>372</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="K58" s="5" t="s">
-        <x:v>898</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="L58" s="5" t="s">
-        <x:v>896</x:v>
-[...1 lines deleted...]
-      <x:c r="M58" s="5" t="s"/>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="M58" s="5" t="s">
+        <x:v>864</x:v>
+      </x:c>
       <x:c r="N58" s="5" t="s"/>
       <x:c r="O58" s="7" t="s">
-        <x:v>897</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A59" s="5" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B59" s="5" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C59" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D59" s="5" t="s">
-        <x:v>899</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E59" s="5" t="s">
-        <x:v>900</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F59" s="5" t="s">
-        <x:v>901</x:v>
-[...1 lines deleted...]
-      <x:c r="G59" s="5" t="s"/>
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="G59" s="5" t="s">
+        <x:v>915</x:v>
+      </x:c>
       <x:c r="H59" s="5" t="s"/>
       <x:c r="I59" s="7" t="s">
-        <x:v>902</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="J59" s="5" t="s">
-        <x:v>884</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="K59" s="5" t="s">
-        <x:v>885</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="L59" s="5" t="s">
-        <x:v>886</x:v>
-[...1 lines deleted...]
-      <x:c r="M59" s="5" t="s"/>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="M59" s="5" t="s">
+        <x:v>734</x:v>
+      </x:c>
       <x:c r="N59" s="5" t="s"/>
       <x:c r="O59" s="7" t="s">
-        <x:v>887</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A60" s="5" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B60" s="5" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C60" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D60" s="5" t="s">
-        <x:v>903</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E60" s="5" t="s">
-        <x:v>904</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F60" s="5" t="s">
-        <x:v>905</x:v>
-[...1 lines deleted...]
-      <x:c r="G60" s="5" t="s"/>
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="G60" s="5" t="s">
+        <x:v>919</x:v>
+      </x:c>
       <x:c r="H60" s="5" t="s"/>
       <x:c r="I60" s="7" t="s">
-        <x:v>203</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="J60" s="5" t="s">
-        <x:v>906</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K60" s="5" t="s">
-        <x:v>907</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="L60" s="5" t="s">
-        <x:v>908</x:v>
-[...1 lines deleted...]
-      <x:c r="M60" s="5" t="s"/>
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="M60" s="5" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="N60" s="5" t="s"/>
       <x:c r="O60" s="7" t="s">
-        <x:v>909</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A61" s="5" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B61" s="5" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C61" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D61" s="5" t="s">
-        <x:v>910</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E61" s="5" t="s">
-        <x:v>911</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F61" s="5" t="s">
-        <x:v>912</x:v>
-[...1 lines deleted...]
-      <x:c r="G61" s="5" t="s"/>
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="G61" s="5" t="s">
+        <x:v>926</x:v>
+      </x:c>
       <x:c r="H61" s="5" t="s"/>
       <x:c r="I61" s="7" t="s">
-        <x:v>834</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="J61" s="5" t="s">
-        <x:v>913</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="K61" s="5" t="s">
-        <x:v>914</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="L61" s="5" t="s">
-        <x:v>912</x:v>
-[...1 lines deleted...]
-      <x:c r="M61" s="5" t="s"/>
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="M61" s="5" t="s">
+        <x:v>926</x:v>
+      </x:c>
       <x:c r="N61" s="5" t="s"/>
       <x:c r="O61" s="7" t="s">
-        <x:v>834</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A62" s="5" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B62" s="5" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C62" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D62" s="5" t="s">
-        <x:v>915</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E62" s="5" t="s">
-        <x:v>916</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F62" s="5" t="s">
-        <x:v>917</x:v>
-[...1 lines deleted...]
-      <x:c r="G62" s="5" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G62" s="5" t="s">
+        <x:v>931</x:v>
+      </x:c>
       <x:c r="H62" s="5" t="s"/>
       <x:c r="I62" s="7" t="s">
-        <x:v>918</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J62" s="5" t="s">
-        <x:v>47</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="K62" s="5" t="s">
-        <x:v>919</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="L62" s="5" t="s">
-        <x:v>920</x:v>
-[...1 lines deleted...]
-      <x:c r="M62" s="5" t="s"/>
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="M62" s="5" t="s">
+        <x:v>935</x:v>
+      </x:c>
       <x:c r="N62" s="5" t="s"/>
       <x:c r="O62" s="7" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A63" s="5" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B63" s="5" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C63" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D63" s="5" t="s">
-        <x:v>922</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E63" s="5" t="s">
-        <x:v>923</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F63" s="5" t="s">
-        <x:v>669</x:v>
-[...1 lines deleted...]
-      <x:c r="G63" s="5" t="s"/>
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="G63" s="5" t="s">
+        <x:v>720</x:v>
+      </x:c>
       <x:c r="H63" s="5" t="s"/>
       <x:c r="I63" s="7" t="s">
-        <x:v>924</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J63" s="5" t="s">
-        <x:v>798</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="K63" s="5" t="s">
-        <x:v>925</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="L63" s="5" t="s">
-        <x:v>926</x:v>
-[...1 lines deleted...]
-      <x:c r="M63" s="5" t="s"/>
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="M63" s="5" t="s">
+        <x:v>340</x:v>
+      </x:c>
       <x:c r="N63" s="5" t="s"/>
       <x:c r="O63" s="7" t="s">
-        <x:v>345</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A64" s="5" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B64" s="5" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C64" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D64" s="5" t="s">
-        <x:v>927</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E64" s="5" t="s">
-        <x:v>928</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F64" s="5" t="s">
-        <x:v>929</x:v>
-[...1 lines deleted...]
-      <x:c r="G64" s="5" t="s"/>
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="G64" s="5" t="s">
+        <x:v>942</x:v>
+      </x:c>
       <x:c r="H64" s="5" t="s"/>
       <x:c r="I64" s="7" t="s">
-        <x:v>788</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="J64" s="5" t="s">
-        <x:v>930</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="K64" s="5" t="s">
-        <x:v>931</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="L64" s="5" t="s">
-        <x:v>929</x:v>
-[...1 lines deleted...]
-      <x:c r="M64" s="5" t="s"/>
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="M64" s="5" t="s">
+        <x:v>942</x:v>
+      </x:c>
       <x:c r="N64" s="5" t="s"/>
       <x:c r="O64" s="7" t="s">
-        <x:v>788</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A65" s="5" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B65" s="5" t="s">
-        <x:v>426</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C65" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D65" s="5" t="s">
-        <x:v>932</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E65" s="5" t="s">
-        <x:v>933</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F65" s="5" t="s">
-        <x:v>934</x:v>
-[...1 lines deleted...]
-      <x:c r="G65" s="5" t="s"/>
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="G65" s="5" t="s">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="H65" s="5" t="s"/>
       <x:c r="I65" s="7" t="s">
-        <x:v>168</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J65" s="5" t="s">
-        <x:v>935</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="K65" s="5" t="s">
-        <x:v>936</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="L65" s="5" t="s">
-        <x:v>937</x:v>
-[...1 lines deleted...]
-      <x:c r="M65" s="5" t="s"/>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="M65" s="5" t="s">
+        <x:v>382</x:v>
+      </x:c>
       <x:c r="N65" s="5" t="s"/>
       <x:c r="O65" s="7" t="s">
-        <x:v>264</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A66" s="5" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B66" s="5" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C66" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D66" s="5" t="s">
-        <x:v>938</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E66" s="5" t="s">
-        <x:v>939</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F66" s="5" t="s">
-        <x:v>940</x:v>
-[...1 lines deleted...]
-      <x:c r="G66" s="5" t="s"/>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="G66" s="5" t="s">
+        <x:v>638</x:v>
+      </x:c>
       <x:c r="H66" s="5" t="s"/>
       <x:c r="I66" s="7" t="s">
-        <x:v>941</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J66" s="5" t="s">
-        <x:v>942</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="K66" s="5" t="s">
-        <x:v>943</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="L66" s="5" t="s">
-        <x:v>711</x:v>
-[...1 lines deleted...]
-      <x:c r="M66" s="5" t="s"/>
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="M66" s="5" t="s">
+        <x:v>787</x:v>
+      </x:c>
       <x:c r="N66" s="5" t="s"/>
       <x:c r="O66" s="7" t="s">
-        <x:v>944</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A67" s="5" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B67" s="5" t="s">
-        <x:v>444</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C67" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D67" s="5" t="s">
-        <x:v>945</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E67" s="5" t="s">
-        <x:v>946</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F67" s="5" t="s">
-        <x:v>839</x:v>
-[...1 lines deleted...]
-      <x:c r="G67" s="5" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="G67" s="5" t="s">
+        <x:v>802</x:v>
+      </x:c>
       <x:c r="H67" s="5" t="s"/>
       <x:c r="I67" s="7" t="s">
-        <x:v>947</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J67" s="5" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="K67" s="5" t="s">
-        <x:v>949</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="L67" s="5" t="s">
-        <x:v>839</x:v>
-[...1 lines deleted...]
-      <x:c r="M67" s="5" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="M67" s="5" t="s">
+        <x:v>802</x:v>
+      </x:c>
       <x:c r="N67" s="5" t="s"/>
       <x:c r="O67" s="7" t="s">
-        <x:v>947</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A68" s="5" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B68" s="5" t="s">
-        <x:v>451</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C68" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D68" s="5" t="s">
-        <x:v>950</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E68" s="5" t="s">
-        <x:v>951</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F68" s="5" t="s">
-        <x:v>306</x:v>
-[...1 lines deleted...]
-      <x:c r="G68" s="5" t="s"/>
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="G68" s="5" t="s">
+        <x:v>959</x:v>
+      </x:c>
       <x:c r="H68" s="5" t="s"/>
       <x:c r="I68" s="7" t="s">
-        <x:v>563</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="J68" s="5" t="s">
-        <x:v>952</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="K68" s="5" t="s">
-        <x:v>953</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="L68" s="5" t="s">
-        <x:v>954</x:v>
-[...1 lines deleted...]
-      <x:c r="M68" s="5" t="s"/>
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="M68" s="5" t="s">
+        <x:v>296</x:v>
+      </x:c>
       <x:c r="N68" s="5" t="s"/>
       <x:c r="O68" s="7" t="s">
-        <x:v>955</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A69" s="5" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B69" s="5" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C69" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D69" s="5" t="s">
-        <x:v>956</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E69" s="5" t="s">
-        <x:v>957</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F69" s="5" t="s">
-        <x:v>958</x:v>
-[...1 lines deleted...]
-      <x:c r="G69" s="5" t="s"/>
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="G69" s="5" t="s">
+        <x:v>475</x:v>
+      </x:c>
       <x:c r="H69" s="5" t="s"/>
       <x:c r="I69" s="7" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J69" s="5" t="s">
-        <x:v>960</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="K69" s="5" t="s">
-        <x:v>961</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="L69" s="5" t="s">
-        <x:v>962</x:v>
-[...1 lines deleted...]
-      <x:c r="M69" s="5" t="s"/>
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="M69" s="5" t="s">
+        <x:v>974</x:v>
+      </x:c>
       <x:c r="N69" s="5" t="s"/>
       <x:c r="O69" s="7" t="s">
-        <x:v>760</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A70" s="5" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B70" s="5" t="s">
-        <x:v>468</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C70" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D70" s="5" t="s">
-        <x:v>365</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E70" s="5" t="s">
-        <x:v>963</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F70" s="5" t="s">
-        <x:v>964</x:v>
-[...1 lines deleted...]
-      <x:c r="G70" s="5" t="s"/>
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="G70" s="5" t="s">
+        <x:v>978</x:v>
+      </x:c>
       <x:c r="H70" s="5" t="s"/>
       <x:c r="I70" s="7" t="s">
-        <x:v>924</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="J70" s="5" t="s">
-        <x:v>965</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K70" s="5" t="s">
-        <x:v>966</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="L70" s="5" t="s">
-        <x:v>964</x:v>
-[...1 lines deleted...]
-      <x:c r="M70" s="5" t="s"/>
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="M70" s="5" t="s">
+        <x:v>978</x:v>
+      </x:c>
       <x:c r="N70" s="5" t="s"/>
       <x:c r="O70" s="7" t="s">
-        <x:v>924</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A71" s="5" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B71" s="5" t="s">
-        <x:v>475</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C71" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D71" s="5" t="s">
-        <x:v>967</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E71" s="5" t="s">
-        <x:v>968</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="F71" s="5" t="s">
-        <x:v>969</x:v>
-[...1 lines deleted...]
-      <x:c r="G71" s="5" t="s"/>
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="G71" s="5" t="s">
+        <x:v>982</x:v>
+      </x:c>
       <x:c r="H71" s="5" t="s"/>
       <x:c r="I71" s="7" t="s">
-        <x:v>970</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="J71" s="5" t="s">
-        <x:v>971</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="K71" s="5" t="s">
-        <x:v>972</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="L71" s="5" t="s">
-        <x:v>973</x:v>
-[...1 lines deleted...]
-      <x:c r="M71" s="5" t="s"/>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="M71" s="5" t="s">
+        <x:v>986</x:v>
+      </x:c>
       <x:c r="N71" s="5" t="s"/>
       <x:c r="O71" s="7" t="s">
-        <x:v>223</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A72" s="5" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B72" s="5" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C72" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D72" s="5" t="s">
-        <x:v>974</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E72" s="5" t="s">
-        <x:v>975</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F72" s="5" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="G72" s="5" t="s"/>
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="G72" s="5" t="s">
+        <x:v>364</x:v>
+      </x:c>
       <x:c r="H72" s="5" t="s"/>
       <x:c r="I72" s="7" t="s">
-        <x:v>976</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="J72" s="5" t="s">
-        <x:v>144</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K72" s="5" t="s">
-        <x:v>977</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="L72" s="5" t="s">
-        <x:v>978</x:v>
-[...1 lines deleted...]
-      <x:c r="M72" s="5" t="s"/>
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="M72" s="5" t="s">
+        <x:v>495</x:v>
+      </x:c>
       <x:c r="N72" s="5" t="s"/>
       <x:c r="O72" s="7" t="s">
-        <x:v>979</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A73" s="5" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B73" s="5" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C73" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D73" s="5" t="s">
-        <x:v>980</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E73" s="5" t="s">
-        <x:v>981</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F73" s="5" t="s">
-        <x:v>982</x:v>
-[...1 lines deleted...]
-      <x:c r="G73" s="5" t="s"/>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="G73" s="5" t="s">
+        <x:v>993</x:v>
+      </x:c>
       <x:c r="H73" s="5" t="s"/>
       <x:c r="I73" s="7" t="s">
-        <x:v>983</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="J73" s="5" t="s">
-        <x:v>984</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="K73" s="5" t="s">
-        <x:v>985</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="L73" s="5" t="s">
-        <x:v>982</x:v>
-[...1 lines deleted...]
-      <x:c r="M73" s="5" t="s"/>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="M73" s="5" t="s">
+        <x:v>993</x:v>
+      </x:c>
       <x:c r="N73" s="5" t="s"/>
       <x:c r="O73" s="7" t="s">
-        <x:v>983</x:v>
+        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A74" s="5" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B74" s="5" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C74" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D74" s="5" t="s">
-        <x:v>986</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E74" s="5" t="s">
-        <x:v>987</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F74" s="5" t="s">
-        <x:v>988</x:v>
-[...1 lines deleted...]
-      <x:c r="G74" s="5" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G74" s="5" t="s">
+        <x:v>999</x:v>
+      </x:c>
       <x:c r="H74" s="5" t="s"/>
       <x:c r="I74" s="7" t="s">
-        <x:v>90</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="J74" s="5" t="s">
-        <x:v>989</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="K74" s="5" t="s">
-        <x:v>990</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="L74" s="5" t="s">
-        <x:v>991</x:v>
-[...1 lines deleted...]
-      <x:c r="M74" s="5" t="s"/>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="M74" s="5" t="s">
+        <x:v>1003</x:v>
+      </x:c>
       <x:c r="N74" s="5" t="s"/>
       <x:c r="O74" s="7" t="s">
-        <x:v>992</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A75" s="5" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B75" s="5" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C75" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D75" s="5" t="s">
-        <x:v>993</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E75" s="5" t="s">
-        <x:v>994</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F75" s="5" t="s">
-        <x:v>995</x:v>
-[...1 lines deleted...]
-      <x:c r="G75" s="5" t="s"/>
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="G75" s="5" t="s">
+        <x:v>1007</x:v>
+      </x:c>
       <x:c r="H75" s="5" t="s"/>
       <x:c r="I75" s="7" t="s">
-        <x:v>996</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J75" s="5" t="s">
-        <x:v>997</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K75" s="5" t="s">
-        <x:v>998</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="L75" s="5" t="s">
-        <x:v>999</x:v>
-[...1 lines deleted...]
-      <x:c r="M75" s="5" t="s"/>
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="M75" s="5" t="s">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="N75" s="5" t="s"/>
       <x:c r="O75" s="7" t="s">
-        <x:v>1000</x:v>
+        <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A76" s="5" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B76" s="5" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C76" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D76" s="5" t="s">
-        <x:v>1001</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E76" s="5" t="s">
-        <x:v>1002</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="F76" s="5" t="s">
-        <x:v>1003</x:v>
-[...1 lines deleted...]
-      <x:c r="G76" s="5" t="s"/>
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="G76" s="5" t="s">
+        <x:v>1014</x:v>
+      </x:c>
       <x:c r="H76" s="5" t="s"/>
       <x:c r="I76" s="7" t="s">
-        <x:v>775</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J76" s="5" t="s">
-        <x:v>1004</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="K76" s="5" t="s">
-        <x:v>1005</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="L76" s="5" t="s">
-        <x:v>1003</x:v>
-[...1 lines deleted...]
-      <x:c r="M76" s="5" t="s"/>
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="M76" s="5" t="s">
+        <x:v>1014</x:v>
+      </x:c>
       <x:c r="N76" s="5" t="s"/>
       <x:c r="O76" s="7" t="s">
-        <x:v>775</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A77" s="5" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B77" s="5" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C77" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D77" s="5" t="s">
-        <x:v>1006</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E77" s="5" t="s">
-        <x:v>1007</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F77" s="5" t="s">
-        <x:v>1008</x:v>
-[...1 lines deleted...]
-      <x:c r="G77" s="5" t="s"/>
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="G77" s="5" t="s">
+        <x:v>1017</x:v>
+      </x:c>
       <x:c r="H77" s="5" t="s"/>
       <x:c r="I77" s="7" t="s">
-        <x:v>1009</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="J77" s="5" t="s">
-        <x:v>1010</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="K77" s="5" t="s">
-        <x:v>1011</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="L77" s="5" t="s">
-        <x:v>1012</x:v>
-[...1 lines deleted...]
-      <x:c r="M77" s="5" t="s"/>
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="M77" s="5" t="s">
+        <x:v>948</x:v>
+      </x:c>
       <x:c r="N77" s="5" t="s"/>
       <x:c r="O77" s="7" t="s">
-        <x:v>1013</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A78" s="5" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B78" s="5" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C78" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D78" s="5" t="s">
-        <x:v>1014</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E78" s="5" t="s">
-        <x:v>1015</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F78" s="5" t="s">
-        <x:v>1016</x:v>
-[...1 lines deleted...]
-      <x:c r="G78" s="5" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G78" s="5" t="s">
+        <x:v>780</x:v>
+      </x:c>
       <x:c r="H78" s="5" t="s"/>
       <x:c r="I78" s="7" t="s">
-        <x:v>1017</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="J78" s="5" t="s">
-        <x:v>1018</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="K78" s="5" t="s">
-        <x:v>1019</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="L78" s="5" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="M78" s="5" t="s"/>
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="M78" s="5" t="s">
+        <x:v>1026</x:v>
+      </x:c>
       <x:c r="N78" s="5" t="s"/>
       <x:c r="O78" s="7" t="s">
-        <x:v>1020</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A79" s="5" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B79" s="5" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C79" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D79" s="5" t="s">
-        <x:v>1021</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E79" s="5" t="s">
-        <x:v>100</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F79" s="5" t="s">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="G79" s="5" t="s"/>
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="G79" s="5" t="s">
+        <x:v>1030</x:v>
+      </x:c>
       <x:c r="H79" s="5" t="s"/>
       <x:c r="I79" s="7" t="s">
-        <x:v>797</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="J79" s="5" t="s">
-        <x:v>1023</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="K79" s="5" t="s">
-        <x:v>1024</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="L79" s="5" t="s">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="M79" s="5" t="s"/>
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="M79" s="5" t="s">
+        <x:v>1030</x:v>
+      </x:c>
       <x:c r="N79" s="5" t="s"/>
       <x:c r="O79" s="7" t="s">
-        <x:v>797</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A80" s="5" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B80" s="5" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C80" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D80" s="5" t="s">
-        <x:v>1025</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E80" s="5" t="s">
-        <x:v>548</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F80" s="5" t="s">
-        <x:v>856</x:v>
-[...1 lines deleted...]
-      <x:c r="G80" s="5" t="s"/>
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="G80" s="5" t="s">
+        <x:v>1034</x:v>
+      </x:c>
       <x:c r="H80" s="5" t="s"/>
       <x:c r="I80" s="7" t="s">
-        <x:v>616</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="J80" s="5" t="s">
-        <x:v>1026</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="K80" s="5" t="s">
-        <x:v>750</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="L80" s="5" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="M80" s="5" t="s"/>
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="M80" s="5" t="s">
+        <x:v>1038</x:v>
+      </x:c>
       <x:c r="N80" s="5" t="s"/>
       <x:c r="O80" s="7" t="s">
-        <x:v>1027</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A81" s="5" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B81" s="5" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C81" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D81" s="5" t="s">
-        <x:v>1028</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E81" s="5" t="s">
-        <x:v>1029</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F81" s="5" t="s"/>
       <x:c r="G81" s="5" t="s"/>
       <x:c r="H81" s="5" t="s"/>
       <x:c r="I81" s="7" t="s">
-        <x:v>118</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="J81" s="5" t="s">
-        <x:v>1030</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="K81" s="5" t="s">
-        <x:v>1031</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="L81" s="5" t="s"/>
       <x:c r="M81" s="5" t="s"/>
       <x:c r="N81" s="5" t="s"/>
       <x:c r="O81" s="7" t="s">
-        <x:v>1032</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A82" s="5" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B82" s="5" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C82" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D82" s="5" t="s">
-        <x:v>565</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E82" s="5" t="s">
-        <x:v>248</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F82" s="5" t="s"/>
       <x:c r="G82" s="5" t="s"/>
       <x:c r="H82" s="5" t="s"/>
       <x:c r="I82" s="7" t="s">
-        <x:v>311</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="J82" s="5" t="s">
-        <x:v>1033</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="K82" s="5" t="s">
-        <x:v>311</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="L82" s="5" t="s"/>
       <x:c r="M82" s="5" t="s"/>
       <x:c r="N82" s="5" t="s"/>
       <x:c r="O82" s="7" t="s">
-        <x:v>311</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A83" s="5" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B83" s="5" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C83" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D83" s="5" t="s">
-        <x:v>1034</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E83" s="5" t="s">
-        <x:v>1035</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F83" s="5" t="s"/>
       <x:c r="G83" s="5" t="s"/>
       <x:c r="H83" s="5" t="s"/>
       <x:c r="I83" s="7" t="s">
-        <x:v>349</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="J83" s="5" t="s">
-        <x:v>1036</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="K83" s="5" t="s">
-        <x:v>1037</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="L83" s="5" t="s"/>
       <x:c r="M83" s="5" t="s"/>
       <x:c r="N83" s="5" t="s"/>
       <x:c r="O83" s="7" t="s">
-        <x:v>1038</x:v>
+        <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A84" s="5" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B84" s="5" t="s">
-        <x:v>570</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C84" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D84" s="5" t="s">
-        <x:v>1039</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E84" s="5" t="s">
-        <x:v>1040</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F84" s="5" t="s">
-        <x:v>653</x:v>
-[...1 lines deleted...]
-      <x:c r="G84" s="5" t="s"/>
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="G84" s="5" t="s">
+        <x:v>1054</x:v>
+      </x:c>
       <x:c r="H84" s="5" t="s"/>
       <x:c r="I84" s="7" t="s">
-        <x:v>1041</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J84" s="5" t="s">
-        <x:v>1042</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="K84" s="5" t="s">
-        <x:v>432</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="L84" s="5" t="s">
-        <x:v>1043</x:v>
-[...1 lines deleted...]
-      <x:c r="M84" s="5" t="s"/>
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="M84" s="5" t="s">
+        <x:v>1057</x:v>
+      </x:c>
       <x:c r="N84" s="5" t="s"/>
       <x:c r="O84" s="7" t="s">
-        <x:v>112</x:v>
+        <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15" ht="14.25" customHeight="1">
       <x:c r="A85" s="5" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B85" s="5" t="s">
-        <x:v>578</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C85" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D85" s="5" t="s">
-        <x:v>164</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E85" s="5" t="s">
-        <x:v>1044</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F85" s="5" t="s">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="G85" s="5" t="s"/>
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="G85" s="5" t="s">
+        <x:v>890</x:v>
+      </x:c>
       <x:c r="H85" s="5" t="s"/>
       <x:c r="I85" s="7" t="s">
-        <x:v>198</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="J85" s="5" t="s">
-        <x:v>715</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="K85" s="5" t="s">
-        <x:v>1046</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L85" s="5" t="s">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="M85" s="5" t="s"/>
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="M85" s="5" t="s">
+        <x:v>890</x:v>
+      </x:c>
       <x:c r="N85" s="5" t="s"/>
       <x:c r="O85" s="7" t="s">
-        <x:v>198</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="5" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B86" s="5" t="s">
-        <x:v>584</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C86" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D86" s="5" t="s">
-        <x:v>1047</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E86" s="5" t="s">
-        <x:v>1048</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="F86" s="5" t="s">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="G86" s="5" t="s"/>
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="G86" s="5" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="H86" s="5" t="s"/>
       <x:c r="I86" s="7" t="s">
-        <x:v>1050</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="J86" s="5" t="s">
-        <x:v>878</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="K86" s="5" t="s">
-        <x:v>1051</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="L86" s="5" t="s">
-        <x:v>1052</x:v>
-[...1 lines deleted...]
-      <x:c r="M86" s="5" t="s"/>
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="M86" s="5" t="s">
+        <x:v>1068</x:v>
+      </x:c>
       <x:c r="N86" s="5" t="s"/>
       <x:c r="O86" s="7" t="s">
-        <x:v>1053</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="5" t="s">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B87" s="5" t="s">
-        <x:v>592</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C87" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D87" s="5" t="s">
-        <x:v>1054</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E87" s="5" t="s">
-        <x:v>1055</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F87" s="5" t="s">
-        <x:v>1056</x:v>
-[...1 lines deleted...]
-      <x:c r="G87" s="5" t="s"/>
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="G87" s="5" t="s">
+        <x:v>1072</x:v>
+      </x:c>
       <x:c r="H87" s="5" t="s"/>
       <x:c r="I87" s="7" t="s">
-        <x:v>1057</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J87" s="5" t="s">
-        <x:v>1058</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="K87" s="5" t="s">
-        <x:v>1059</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="L87" s="5" t="s">
-        <x:v>1060</x:v>
-[...1 lines deleted...]
-      <x:c r="M87" s="5" t="s"/>
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="M87" s="5" t="s">
+        <x:v>497</x:v>
+      </x:c>
       <x:c r="N87" s="5" t="s"/>
       <x:c r="O87" s="7" t="s">
-        <x:v>1061</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="5" t="s">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B88" s="5" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C88" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D88" s="5" t="s">
-        <x:v>1062</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E88" s="5" t="s">
-        <x:v>1063</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F88" s="5" t="s">
-        <x:v>589</x:v>
-[...1 lines deleted...]
-      <x:c r="G88" s="5" t="s"/>
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="G88" s="5" t="s">
+        <x:v>677</x:v>
+      </x:c>
       <x:c r="H88" s="5" t="s"/>
       <x:c r="I88" s="7" t="s">
-        <x:v>1064</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="J88" s="5" t="s">
-        <x:v>1065</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K88" s="5" t="s">
-        <x:v>1066</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="L88" s="5" t="s">
-        <x:v>589</x:v>
-[...1 lines deleted...]
-      <x:c r="M88" s="5" t="s"/>
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="M88" s="5" t="s">
+        <x:v>677</x:v>
+      </x:c>
       <x:c r="N88" s="5" t="s"/>
       <x:c r="O88" s="7" t="s">
-        <x:v>1064</x:v>
+        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="5" t="s">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B89" s="5" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C89" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D89" s="5" t="s">
-        <x:v>1067</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E89" s="5" t="s">
-        <x:v>1068</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F89" s="5" t="s">
-        <x:v>1069</x:v>
-[...1 lines deleted...]
-      <x:c r="G89" s="5" t="s"/>
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="G89" s="5" t="s">
+        <x:v>1073</x:v>
+      </x:c>
       <x:c r="H89" s="5" t="s"/>
       <x:c r="I89" s="7" t="s">
-        <x:v>409</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="J89" s="5" t="s">
-        <x:v>1070</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="K89" s="5" t="s">
-        <x:v>1071</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="L89" s="5" t="s">
-        <x:v>1072</x:v>
-[...1 lines deleted...]
-      <x:c r="M89" s="5" t="s"/>
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="M89" s="5" t="s">
+        <x:v>1083</x:v>
+      </x:c>
       <x:c r="N89" s="5" t="s"/>
       <x:c r="O89" s="7" t="s">
-        <x:v>376</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="5" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B90" s="5" t="s">
-        <x:v>614</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C90" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D90" s="5" t="s">
-        <x:v>1073</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E90" s="5" t="s">
-        <x:v>1074</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F90" s="5" t="s">
-        <x:v>776</x:v>
-[...1 lines deleted...]
-      <x:c r="G90" s="5" t="s"/>
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="G90" s="5" t="s">
+        <x:v>1040</x:v>
+      </x:c>
       <x:c r="H90" s="5" t="s"/>
       <x:c r="I90" s="7" t="s">
-        <x:v>504</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="J90" s="5" t="s">
-        <x:v>1075</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="K90" s="5" t="s">
-        <x:v>1076</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="L90" s="5" t="s">
-        <x:v>1077</x:v>
-[...1 lines deleted...]
-      <x:c r="M90" s="5" t="s"/>
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="M90" s="5" t="s">
+        <x:v>1090</x:v>
+      </x:c>
       <x:c r="N90" s="5" t="s"/>
       <x:c r="O90" s="7" t="s">
-        <x:v>1078</x:v>
+        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="5" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B91" s="5" t="s">
-        <x:v>619</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C91" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D91" s="5" t="s">
-        <x:v>565</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E91" s="5" t="s">
-        <x:v>1079</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F91" s="5" t="s">
-        <x:v>802</x:v>
-[...1 lines deleted...]
-      <x:c r="G91" s="5" t="s"/>
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="G91" s="5" t="s">
+        <x:v>1094</x:v>
+      </x:c>
       <x:c r="H91" s="5" t="s"/>
       <x:c r="I91" s="7" t="s">
-        <x:v>315</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="J91" s="5" t="s">
-        <x:v>1033</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="K91" s="5" t="s">
-        <x:v>1080</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="L91" s="5" t="s">
-        <x:v>802</x:v>
-[...1 lines deleted...]
-      <x:c r="M91" s="5" t="s"/>
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="M91" s="5" t="s">
+        <x:v>1094</x:v>
+      </x:c>
       <x:c r="N91" s="5" t="s"/>
       <x:c r="O91" s="7" t="s">
-        <x:v>315</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="5" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B92" s="5" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C92" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D92" s="5" t="s">
-        <x:v>1081</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E92" s="5" t="s">
-        <x:v>1082</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="F92" s="5" t="s">
-        <x:v>1083</x:v>
-[...1 lines deleted...]
-      <x:c r="G92" s="5" t="s"/>
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="G92" s="5" t="s">
+        <x:v>1100</x:v>
+      </x:c>
       <x:c r="H92" s="5" t="s"/>
       <x:c r="I92" s="7" t="s">
-        <x:v>514</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J92" s="5" t="s">
-        <x:v>1036</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="K92" s="5" t="s">
-        <x:v>521</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="L92" s="5" t="s">
-        <x:v>204</x:v>
-[...1 lines deleted...]
-      <x:c r="M92" s="5" t="s"/>
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="M92" s="5" t="s">
+        <x:v>1104</x:v>
+      </x:c>
       <x:c r="N92" s="5" t="s"/>
       <x:c r="O92" s="7" t="s">
-        <x:v>1084</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="5" t="s">
-        <x:v>631</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B93" s="5" t="s">
-        <x:v>632</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C93" s="5" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D93" s="5" t="s">
-        <x:v>1085</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E93" s="5" t="s">
-        <x:v>930</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F93" s="5" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="G93" s="5" t="s"/>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="G93" s="5" t="s">
+        <x:v>624</x:v>
+      </x:c>
       <x:c r="H93" s="5" t="s"/>
       <x:c r="I93" s="7" t="s">
-        <x:v>857</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="J93" s="5" t="s">
-        <x:v>1085</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="K93" s="5" t="s">
-        <x:v>930</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="L93" s="5" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="M93" s="5" t="s"/>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="M93" s="5" t="s">
+        <x:v>624</x:v>
+      </x:c>
       <x:c r="N93" s="5" t="s"/>
       <x:c r="O93" s="7" t="s">
-        <x:v>857</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="5" t="s">
-        <x:v>631</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B94" s="5" t="s">
-        <x:v>637</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C94" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D94" s="5" t="s">
-        <x:v>1085</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E94" s="5" t="s">
-        <x:v>930</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F94" s="5" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="G94" s="5" t="s"/>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="G94" s="5" t="s">
+        <x:v>624</x:v>
+      </x:c>
       <x:c r="H94" s="5" t="s"/>
       <x:c r="I94" s="7" t="s">
-        <x:v>857</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="J94" s="5" t="s">
-        <x:v>1085</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="K94" s="5" t="s">
-        <x:v>930</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="L94" s="5" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="M94" s="5" t="s"/>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="M94" s="5" t="s">
+        <x:v>624</x:v>
+      </x:c>
       <x:c r="N94" s="5" t="s"/>
       <x:c r="O94" s="7" t="s">
-        <x:v>857</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="5" t="s">
-        <x:v>631</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B95" s="5" t="s">
-        <x:v>638</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C95" s="5" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D95" s="5" t="s">
-        <x:v>1085</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E95" s="5" t="s">
-        <x:v>930</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F95" s="5" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="G95" s="5" t="s"/>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="G95" s="5" t="s">
+        <x:v>624</x:v>
+      </x:c>
       <x:c r="H95" s="5" t="s"/>
       <x:c r="I95" s="7" t="s">
-        <x:v>857</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="J95" s="5" t="s">
-        <x:v>1086</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K95" s="5" t="s">
-        <x:v>1087</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="L95" s="5" t="s">
-        <x:v>1088</x:v>
-[...1 lines deleted...]
-      <x:c r="M95" s="5" t="s"/>
+        <x:v>1109</x:v>
+      </x:c>
+      <x:c r="M95" s="5" t="s">
+        <x:v>339</x:v>
+      </x:c>
       <x:c r="N95" s="5" t="s"/>
       <x:c r="O95" s="7" t="s">
-        <x:v>642</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O96" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="M97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="N97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="O97" s="8" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="8" t="s"/>
       <x:c r="B98" s="8" t="s"/>
       <x:c r="C98" s="8" t="s"/>
       <x:c r="D98" s="8" t="s"/>
       <x:c r="E98" s="8" t="s"/>
       <x:c r="F98" s="8" t="s"/>
       <x:c r="G98" s="8" t="s"/>
       <x:c r="H98" s="8" t="s"/>
       <x:c r="I98" s="8" t="s"/>
       <x:c r="J98" s="8" t="s"/>
       <x:c r="K98" s="8" t="s"/>
       <x:c r="L98" s="8" t="s"/>
       <x:c r="M98" s="8" t="s"/>
       <x:c r="N98" s="8" t="s"/>
       <x:c r="O98" s="8" t="s"/>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="37" t="s">
-        <x:v>643</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B99" s="38" t="s"/>
       <x:c r="C99" s="38" t="s"/>
       <x:c r="D99" s="38" t="s"/>
       <x:c r="E99" s="38" t="s"/>
       <x:c r="F99" s="38" t="s"/>
       <x:c r="G99" s="38" t="s"/>
       <x:c r="H99" s="38" t="s"/>
       <x:c r="I99" s="38" t="s"/>
       <x:c r="J99" s="38" t="s"/>
       <x:c r="K99" s="38" t="s"/>
       <x:c r="L99" s="38" t="s"/>
       <x:c r="M99" s="38" t="s"/>
       <x:c r="N99" s="38" t="s"/>
       <x:c r="O99" s="39" t="s"/>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="40" t="s"/>
       <x:c r="B100" s="41" t="s"/>
       <x:c r="C100" s="41" t="s"/>
       <x:c r="D100" s="41" t="s"/>
       <x:c r="E100" s="41" t="s"/>
       <x:c r="F100" s="41" t="s"/>
       <x:c r="G100" s="41" t="s"/>
       <x:c r="H100" s="41" t="s"/>
@@ -12158,51 +12569,51 @@
       <x:c r="K101" s="41" t="s"/>
       <x:c r="L101" s="41" t="s"/>
       <x:c r="M101" s="41" t="s"/>
       <x:c r="N101" s="41" t="s"/>
       <x:c r="O101" s="42" t="s"/>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="40" t="s"/>
       <x:c r="B102" s="41" t="s"/>
       <x:c r="C102" s="41" t="s"/>
       <x:c r="D102" s="41" t="s"/>
       <x:c r="E102" s="41" t="s"/>
       <x:c r="F102" s="41" t="s"/>
       <x:c r="G102" s="41" t="s"/>
       <x:c r="H102" s="41" t="s"/>
       <x:c r="I102" s="41" t="s"/>
       <x:c r="J102" s="41" t="s"/>
       <x:c r="K102" s="41" t="s"/>
       <x:c r="L102" s="41" t="s"/>
       <x:c r="M102" s="41" t="s"/>
       <x:c r="N102" s="41" t="s"/>
       <x:c r="O102" s="42" t="s"/>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="43" t="s">
-        <x:v>644</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B103" s="44" t="s"/>
       <x:c r="C103" s="44" t="s"/>
       <x:c r="D103" s="44" t="s"/>
       <x:c r="E103" s="44" t="s"/>
       <x:c r="F103" s="44" t="s"/>
       <x:c r="G103" s="44" t="s"/>
       <x:c r="H103" s="44" t="s"/>
       <x:c r="I103" s="44" t="s"/>
       <x:c r="J103" s="44" t="s"/>
       <x:c r="K103" s="44" t="s"/>
       <x:c r="L103" s="44" t="s"/>
       <x:c r="M103" s="44" t="s"/>
       <x:c r="N103" s="44" t="s"/>
       <x:c r="O103" s="45" t="s"/>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="43" t="s"/>
       <x:c r="B104" s="44" t="s"/>
       <x:c r="C104" s="44" t="s"/>
       <x:c r="D104" s="44" t="s"/>
       <x:c r="E104" s="44" t="s"/>
       <x:c r="F104" s="44" t="s"/>
       <x:c r="G104" s="44" t="s"/>
       <x:c r="H104" s="44" t="s"/>